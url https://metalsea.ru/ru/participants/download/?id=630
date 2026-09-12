--- v0 (2026-07-29)
+++ v1 (2026-09-12)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price List" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
   <si>
     <t xml:space="preserve">Система Metalsea - </t>
   </si>
   <si>
     <t>www.metalsea.ru</t>
   </si>
   <si>
-    <t>Прайс-лист компании ДиПОС от 27 июля 2026. Тел.:(495) 504-2506</t>
+    <t>Прайс-лист компании ДиПОС от 07 сентября 2026. Тел.:(495) 504-2506</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Класс/Вид</t>
   </si>
   <si>
     <t>Сталь</t>
   </si>
   <si>
     <t>Размер базовый</t>
   </si>
   <si>
     <t>Размер вспомогательный</t>
   </si>
   <si>
     <t>Цена, руб/тн</t>
   </si>
   <si>
     <t>Дополнения</t>
   </si>
@@ -191,438 +191,423 @@
   <si>
     <t>Ст 20</t>
   </si>
   <si>
     <t>Круг</t>
   </si>
   <si>
     <t>Ст 35</t>
   </si>
   <si>
     <t>40Х</t>
   </si>
   <si>
     <t>Ф45</t>
   </si>
   <si>
     <t>Ф48</t>
   </si>
   <si>
     <t>Ф60</t>
   </si>
   <si>
     <t>Ф65</t>
   </si>
   <si>
-    <t>Ф70</t>
-[...1 lines deleted...]
-  <si>
     <t>Ф75</t>
   </si>
   <si>
     <t>Ф80</t>
   </si>
   <si>
     <t>Ф90</t>
   </si>
   <si>
     <t>Ф100</t>
   </si>
   <si>
     <t>Ф120</t>
   </si>
   <si>
     <t>Ф130</t>
   </si>
   <si>
     <t>Ф150</t>
   </si>
   <si>
-    <t>Ф160</t>
-[...1 lines deleted...]
-  <si>
     <t>Лист</t>
   </si>
   <si>
-    <t>оцинк</t>
+    <t>оц рулон</t>
   </si>
   <si>
     <t>08ПС</t>
   </si>
   <si>
     <t>0,45</t>
+  </si>
+  <si>
+    <t>оцинк</t>
   </si>
   <si>
     <t>1250х2500</t>
   </si>
   <si>
     <t>0,5</t>
   </si>
   <si>
     <t>1000х2000</t>
-  </si>
-[...1 lines deleted...]
-    <t>оц рулон</t>
   </si>
   <si>
     <t>ХК</t>
   </si>
   <si>
     <t>0,55</t>
   </si>
   <si>
     <t>ХК рулон</t>
   </si>
   <si>
     <t>0,6</t>
+  </si>
+  <si>
+    <t>0,65</t>
   </si>
   <si>
     <t>0,7</t>
   </si>
   <si>
     <t>0,75</t>
   </si>
   <si>
     <t>0,8</t>
   </si>
   <si>
     <t>0,9</t>
   </si>
   <si>
     <t>1250х2200</t>
   </si>
   <si>
     <t>1500х3000</t>
   </si>
   <si>
     <t>1,2</t>
   </si>
   <si>
     <t>1,4</t>
   </si>
   <si>
     <t>1,45</t>
   </si>
   <si>
     <t>1,5</t>
   </si>
   <si>
     <t>ГК</t>
   </si>
   <si>
     <t>1,8</t>
   </si>
   <si>
     <t>1,9</t>
   </si>
   <si>
     <t>1000х2200</t>
   </si>
   <si>
-    <t>2,5</t>
+    <t>рифл</t>
   </si>
   <si>
-    <t>рифл</t>
+    <t>2,5</t>
   </si>
   <si>
     <t>1000х1500</t>
   </si>
   <si>
     <t>1500х6000</t>
   </si>
   <si>
     <t>1500х2000</t>
   </si>
   <si>
-    <t>2000х12000</t>
+    <t>10ХСНД</t>
   </si>
   <si>
-    <t>10ХСНД</t>
+    <t>2000х12000</t>
   </si>
   <si>
     <t>2000х6000</t>
   </si>
   <si>
     <t>ПВ</t>
   </si>
   <si>
     <t>1000х2100</t>
   </si>
   <si>
     <t>1000х3000</t>
   </si>
   <si>
     <t>1000х2900</t>
   </si>
   <si>
     <t>1000х2500</t>
   </si>
   <si>
     <t>Полоса</t>
   </si>
   <si>
     <t>х6</t>
   </si>
   <si>
     <t>х10</t>
   </si>
   <si>
-    <t>х12</t>
+    <t>х5</t>
   </si>
   <si>
     <t>х16</t>
   </si>
   <si>
     <t>х8</t>
   </si>
   <si>
     <t>20 оцинк</t>
   </si>
   <si>
     <t>х3</t>
   </si>
   <si>
     <t>х4</t>
   </si>
   <si>
-    <t>х5</t>
+    <t>х14</t>
   </si>
   <si>
-    <t>х14</t>
+    <t>х20</t>
   </si>
   <si>
     <t>25 оцинк</t>
   </si>
   <si>
     <t>х2,5</t>
   </si>
   <si>
-    <t>х20</t>
-[...1 lines deleted...]
-  <si>
     <t>х2</t>
   </si>
   <si>
     <t>х25</t>
+  </si>
+  <si>
+    <t>х12</t>
   </si>
   <si>
     <t>х32</t>
   </si>
   <si>
     <t>40 оцинк</t>
   </si>
   <si>
     <t>х30</t>
   </si>
   <si>
     <t>50 оцинк</t>
   </si>
   <si>
     <t>Ст 10</t>
   </si>
   <si>
     <t>х40</t>
   </si>
   <si>
     <t>Проволока</t>
   </si>
   <si>
     <t>т/о</t>
   </si>
   <si>
     <t>Ф1(Бухта)</t>
   </si>
   <si>
     <t>Ф1,2(Бухта)</t>
   </si>
   <si>
     <t>сварочная</t>
   </si>
   <si>
     <t>СВ08Г2С-0</t>
   </si>
   <si>
     <t>Ф1,2</t>
   </si>
   <si>
+    <t>Ф1,6(Бухта)</t>
+  </si>
+  <si>
     <t>Ф3(Бухта)</t>
   </si>
   <si>
     <t>ВР-1</t>
   </si>
   <si>
     <t>Ф3</t>
   </si>
   <si>
     <t>Ф3,8</t>
   </si>
   <si>
     <t>Ф4(Пруток)</t>
   </si>
   <si>
     <t>Ф4</t>
   </si>
   <si>
     <t>Ф4(Бухта)</t>
   </si>
   <si>
-    <t>Ф4,8</t>
+    <t>ТНС</t>
   </si>
   <si>
-    <t>Ф5(Пруток)</t>
+    <t>Ф5(Бухта)</t>
   </si>
   <si>
     <t>Ф5</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ф5(Бухта)</t>
   </si>
   <si>
     <t>Профнастил</t>
   </si>
   <si>
     <t>С8</t>
   </si>
   <si>
     <t>цена за п/м</t>
   </si>
   <si>
     <t>окрашенный</t>
   </si>
   <si>
     <t>С10</t>
-  </si>
-[...1 lines deleted...]
-    <t>0,4</t>
   </si>
   <si>
     <t>С21</t>
   </si>
   <si>
     <t>НС35</t>
   </si>
   <si>
     <t>НС44</t>
   </si>
   <si>
     <t>Н57</t>
   </si>
   <si>
     <t>Н75</t>
   </si>
   <si>
     <t>Н114</t>
   </si>
   <si>
     <t>Труба</t>
   </si>
   <si>
-    <t>э/с</t>
-[...7 lines deleted...]
-  <si>
     <t>проф</t>
   </si>
   <si>
     <t>15х15</t>
   </si>
   <si>
     <t>х1,5</t>
   </si>
   <si>
     <t>вгп</t>
   </si>
   <si>
     <t>Ф15</t>
   </si>
   <si>
     <t>х2,8</t>
   </si>
   <si>
+    <t>э/с</t>
+  </si>
+  <si>
+    <t>Ст 08ПС</t>
+  </si>
+  <si>
     <t>х1,2</t>
   </si>
   <si>
     <t>20х10</t>
   </si>
   <si>
     <t>20х20</t>
   </si>
   <si>
     <t>25х25</t>
   </si>
   <si>
     <t>х3,2</t>
-  </si>
-[...1 lines deleted...]
-    <t>28х25</t>
   </si>
   <si>
     <t>30х15</t>
   </si>
   <si>
     <t>овал</t>
   </si>
   <si>
     <t>30х20</t>
   </si>
   <si>
     <t>30х30</t>
   </si>
   <si>
     <t>Ф38</t>
   </si>
   <si>
     <t>40х20</t>
   </si>
   <si>
     <t>40х25</t>
   </si>
   <si>
     <t>х3,5</t>
   </si>
   <si>
     <t>40х40</t>
   </si>
   <si>
     <t>Ф42</t>
   </si>
   <si>
-    <t>50х50</t>
+    <t>50х25</t>
   </si>
   <si>
     <t>Ф50</t>
   </si>
   <si>
-    <t>50х25</t>
-[...2 lines deleted...]
-    <t>50х30</t>
+    <t>50х50</t>
   </si>
   <si>
     <t>Ф57</t>
   </si>
   <si>
     <t>60х30</t>
   </si>
   <si>
     <t>60х40</t>
   </si>
   <si>
     <t>60х60</t>
   </si>
   <si>
     <t>б/ш</t>
   </si>
   <si>
     <t>Ф68</t>
   </si>
   <si>
     <t>Ф76</t>
   </si>
   <si>
     <t>80х40</t>
   </si>
@@ -707,50 +692,53 @@
   <si>
     <t>160х160</t>
   </si>
   <si>
     <t>180х100</t>
   </si>
   <si>
     <t>180х140</t>
   </si>
   <si>
     <t>180х180</t>
   </si>
   <si>
     <t>Ф180</t>
   </si>
   <si>
     <t>200х100</t>
   </si>
   <si>
     <t>200х160</t>
   </si>
   <si>
     <t>200х200</t>
   </si>
   <si>
+    <t>Ф219</t>
+  </si>
+  <si>
     <t>240х120</t>
   </si>
   <si>
     <t>240х160</t>
   </si>
   <si>
     <t>250х150</t>
   </si>
   <si>
     <t>250х250</t>
   </si>
   <si>
     <t>Ф273</t>
   </si>
   <si>
     <t>300х200</t>
   </si>
   <si>
     <t>300х300</t>
   </si>
   <si>
     <t>Ф325</t>
   </si>
   <si>
     <t>Ф426</t>
@@ -761,132 +749,126 @@
   <si>
     <t>Угол</t>
   </si>
   <si>
     <t>32х32</t>
   </si>
   <si>
     <t>45х45</t>
   </si>
   <si>
     <t>63х63</t>
   </si>
   <si>
     <t>70х70</t>
   </si>
   <si>
     <t>75х50</t>
   </si>
   <si>
     <t>75х75</t>
   </si>
   <si>
     <t>90х90</t>
   </si>
   <si>
-    <t>100х63</t>
-[...1 lines deleted...]
-  <si>
     <t>125х80</t>
   </si>
   <si>
     <t>140х90</t>
   </si>
   <si>
     <t>110х110</t>
   </si>
   <si>
     <t>125х125</t>
   </si>
   <si>
     <t>х9</t>
   </si>
   <si>
     <t>Швеллер</t>
+  </si>
+  <si>
+    <t>6,5</t>
   </si>
   <si>
     <t>П</t>
   </si>
   <si>
     <t>гнутый</t>
   </si>
   <si>
     <t>60х32</t>
   </si>
   <si>
     <t>80х32</t>
   </si>
   <si>
     <t>80х50</t>
   </si>
   <si>
     <t>120х50</t>
   </si>
   <si>
     <t>140х40</t>
   </si>
   <si>
     <t>140х60</t>
   </si>
   <si>
     <t>140х70</t>
   </si>
   <si>
     <t>140х80</t>
   </si>
   <si>
     <t>160х60</t>
   </si>
   <si>
     <t>160х70</t>
   </si>
   <si>
-    <t>180х50</t>
-[...1 lines deleted...]
-  <si>
     <t>180х60</t>
   </si>
   <si>
     <t>180х70</t>
   </si>
   <si>
     <t>180х80</t>
   </si>
   <si>
     <t>200х50</t>
   </si>
   <si>
     <t>200х75</t>
   </si>
   <si>
     <t>200х80</t>
   </si>
   <si>
     <t>250х60</t>
-  </si>
-[...1 lines deleted...]
-    <t>250х90</t>
   </si>
   <si>
     <t>160х100</t>
   </si>
   <si>
     <t>250х100</t>
   </si>
   <si>
     <t>250х125</t>
   </si>
   <si>
     <t>Шестигранник</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1225,51 +1207,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.metalsea.ru" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L852"/>
+  <dimension ref="A1:L819"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
@@ -1373,57 +1355,57 @@
       </c>
       <c r="I6">
         <v>85000</v>
       </c>
       <c r="J6">
         <v>0</v>
       </c>
       <c r="K6"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7"/>
       <c r="G7">
-        <v>83000</v>
+        <v>86000</v>
       </c>
       <c r="H7">
-        <v>83000</v>
+        <v>86000</v>
       </c>
       <c r="I7">
-        <v>83000</v>
+        <v>86000</v>
       </c>
       <c r="J7">
         <v>0</v>
       </c>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8" t="s">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8"/>
       <c r="G8">
         <v>81000</v>
@@ -1433,57 +1415,57 @@
       </c>
       <c r="I8">
         <v>81000</v>
       </c>
       <c r="J8">
         <v>0</v>
       </c>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9">
         <v>4</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9"/>
       <c r="G9">
-        <v>85000</v>
+        <v>90000</v>
       </c>
       <c r="H9">
-        <v>85000</v>
+        <v>90000</v>
       </c>
       <c r="I9">
-        <v>85000</v>
+        <v>90000</v>
       </c>
       <c r="J9">
         <v>0</v>
       </c>
       <c r="K9"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10">
         <v>5</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="D10" t="s">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>17</v>
       </c>
       <c r="F10"/>
       <c r="G10">
         <v>81000</v>
@@ -1493,57 +1475,57 @@
       </c>
       <c r="I10">
         <v>81000</v>
       </c>
       <c r="J10">
         <v>0</v>
       </c>
       <c r="K10"/>
     </row>
     <row r="11" spans="1:12">
       <c r="A11">
         <v>6</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
         <v>22</v>
       </c>
       <c r="F11"/>
       <c r="G11">
-        <v>82000</v>
+        <v>83000</v>
       </c>
       <c r="H11">
-        <v>82000</v>
+        <v>83000</v>
       </c>
       <c r="I11">
-        <v>82000</v>
+        <v>83000</v>
       </c>
       <c r="J11">
         <v>0</v>
       </c>
       <c r="K11"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12">
         <v>7</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>19</v>
       </c>
       <c r="D12" t="s">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>22</v>
       </c>
       <c r="F12"/>
       <c r="G12">
         <v>81000</v>
@@ -1553,86 +1535,86 @@
       </c>
       <c r="I12">
         <v>81000</v>
       </c>
       <c r="J12">
         <v>0</v>
       </c>
       <c r="K12"/>
     </row>
     <row r="13" spans="1:12">
       <c r="A13">
         <v>8</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13"/>
       <c r="E13" t="s">
         <v>23</v>
       </c>
       <c r="F13"/>
       <c r="G13">
-        <v>83000</v>
+        <v>79000</v>
       </c>
       <c r="H13">
-        <v>83000</v>
+        <v>79000</v>
       </c>
       <c r="I13">
-        <v>83000</v>
+        <v>79000</v>
       </c>
       <c r="J13">
         <v>0</v>
       </c>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14"/>
       <c r="E14" t="s">
         <v>22</v>
       </c>
       <c r="F14"/>
       <c r="G14">
-        <v>83000</v>
+        <v>86000</v>
       </c>
       <c r="H14">
-        <v>83000</v>
+        <v>86000</v>
       </c>
       <c r="I14">
-        <v>83000</v>
+        <v>86000</v>
       </c>
       <c r="J14">
         <v>0</v>
       </c>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15">
         <v>10</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>19</v>
       </c>
       <c r="D15" t="s">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>23</v>
       </c>
       <c r="F15"/>
       <c r="G15">
         <v>81000</v>
@@ -1642,57 +1624,57 @@
       </c>
       <c r="I15">
         <v>81000</v>
       </c>
       <c r="J15">
         <v>0</v>
       </c>
       <c r="K15"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16">
         <v>11</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16"/>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16"/>
       <c r="G16">
-        <v>83000</v>
+        <v>79000</v>
       </c>
       <c r="H16">
-        <v>83000</v>
+        <v>79000</v>
       </c>
       <c r="I16">
-        <v>83000</v>
+        <v>79000</v>
       </c>
       <c r="J16">
         <v>0</v>
       </c>
       <c r="K16"/>
     </row>
     <row r="17" spans="1:12">
       <c r="A17">
         <v>12</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>19</v>
       </c>
       <c r="D17" t="s">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17"/>
       <c r="G17">
         <v>81000</v>
@@ -1702,57 +1684,57 @@
       </c>
       <c r="I17">
         <v>81000</v>
       </c>
       <c r="J17">
         <v>0</v>
       </c>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18">
         <v>13</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18"/>
       <c r="E18" t="s">
         <v>25</v>
       </c>
       <c r="F18"/>
       <c r="G18">
-        <v>82000</v>
+        <v>83000</v>
       </c>
       <c r="H18">
-        <v>82000</v>
+        <v>83000</v>
       </c>
       <c r="I18">
-        <v>82000</v>
+        <v>83000</v>
       </c>
       <c r="J18">
         <v>0</v>
       </c>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>19</v>
       </c>
       <c r="D19" t="s">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>25</v>
       </c>
       <c r="F19"/>
       <c r="G19">
         <v>81000</v>
@@ -1762,57 +1744,57 @@
       </c>
       <c r="I19">
         <v>81000</v>
       </c>
       <c r="J19">
         <v>0</v>
       </c>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20">
         <v>15</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>18</v>
       </c>
       <c r="D20"/>
       <c r="E20" t="s">
         <v>25</v>
       </c>
       <c r="F20"/>
       <c r="G20">
-        <v>83000</v>
+        <v>86000</v>
       </c>
       <c r="H20">
-        <v>83000</v>
+        <v>86000</v>
       </c>
       <c r="I20">
-        <v>83000</v>
+        <v>86000</v>
       </c>
       <c r="J20">
         <v>0</v>
       </c>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21">
         <v>16</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>19</v>
       </c>
       <c r="D21" t="s">
         <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>26</v>
       </c>
       <c r="F21"/>
       <c r="G21">
         <v>81000</v>
@@ -1884,115 +1866,115 @@
       </c>
       <c r="I23">
         <v>81000</v>
       </c>
       <c r="J23">
         <v>0</v>
       </c>
       <c r="K23"/>
     </row>
     <row r="24" spans="1:12">
       <c r="A24">
         <v>19</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24"/>
       <c r="E24" t="s">
         <v>29</v>
       </c>
       <c r="F24"/>
       <c r="G24">
-        <v>78000</v>
+        <v>79000</v>
       </c>
       <c r="H24">
-        <v>78000</v>
+        <v>79000</v>
       </c>
       <c r="I24">
-        <v>78000</v>
+        <v>79000</v>
       </c>
       <c r="J24">
         <v>0</v>
       </c>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25">
         <v>20</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
       <c r="D25"/>
       <c r="E25" t="s">
         <v>26</v>
       </c>
       <c r="F25"/>
       <c r="G25">
-        <v>82000</v>
+        <v>83000</v>
       </c>
       <c r="H25">
-        <v>82000</v>
+        <v>83000</v>
       </c>
       <c r="I25">
-        <v>82000</v>
+        <v>83000</v>
       </c>
       <c r="J25">
         <v>0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26">
         <v>21</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
         <v>18</v>
       </c>
       <c r="D26"/>
       <c r="E26" t="s">
         <v>26</v>
       </c>
       <c r="F26"/>
       <c r="G26">
-        <v>83000</v>
+        <v>86000</v>
       </c>
       <c r="H26">
-        <v>83000</v>
+        <v>86000</v>
       </c>
       <c r="I26">
-        <v>83000</v>
+        <v>86000</v>
       </c>
       <c r="J26">
         <v>0</v>
       </c>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27">
         <v>22</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
         <v>27</v>
       </c>
       <c r="D27" t="s">
         <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>30</v>
       </c>
       <c r="F27"/>
       <c r="G27">
         <v>77500</v>
@@ -2054,127 +2036,127 @@
         <v>30</v>
       </c>
       <c r="F29"/>
       <c r="G29">
         <v>78000</v>
       </c>
       <c r="H29">
         <v>78000</v>
       </c>
       <c r="I29">
         <v>78000</v>
       </c>
       <c r="J29">
         <v>0</v>
       </c>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:12">
       <c r="A30">
         <v>25</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="D30" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>31</v>
       </c>
       <c r="F30"/>
       <c r="G30">
-        <v>75000</v>
+        <v>77500</v>
       </c>
       <c r="H30">
-        <v>75000</v>
+        <v>77500</v>
       </c>
       <c r="I30">
-        <v>75000</v>
+        <v>77500</v>
       </c>
       <c r="J30">
         <v>0</v>
       </c>
       <c r="K30"/>
     </row>
     <row r="31" spans="1:12">
       <c r="A31">
         <v>26</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>16</v>
       </c>
       <c r="D31"/>
       <c r="E31" t="s">
         <v>31</v>
       </c>
       <c r="F31"/>
       <c r="G31">
-        <v>76000</v>
+        <v>78000</v>
       </c>
       <c r="H31">
-        <v>76000</v>
+        <v>78000</v>
       </c>
       <c r="I31">
-        <v>76000</v>
+        <v>78000</v>
       </c>
       <c r="J31">
         <v>0</v>
       </c>
       <c r="K31"/>
     </row>
     <row r="32" spans="1:12">
       <c r="A32">
         <v>27</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="D32" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>31</v>
       </c>
       <c r="F32"/>
       <c r="G32">
-        <v>77500</v>
+        <v>75000</v>
       </c>
       <c r="H32">
-        <v>77500</v>
+        <v>75000</v>
       </c>
       <c r="I32">
-        <v>77500</v>
+        <v>75000</v>
       </c>
       <c r="J32">
         <v>0</v>
       </c>
       <c r="K32"/>
     </row>
     <row r="33" spans="1:12">
       <c r="A33">
         <v>28</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
         <v>19</v>
       </c>
       <c r="D33" t="s">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>32</v>
       </c>
       <c r="F33"/>
       <c r="G33">
         <v>75000</v>
@@ -2184,86 +2166,86 @@
       </c>
       <c r="I33">
         <v>75000</v>
       </c>
       <c r="J33">
         <v>0</v>
       </c>
       <c r="K33"/>
     </row>
     <row r="34" spans="1:12">
       <c r="A34">
         <v>29</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
         <v>16</v>
       </c>
       <c r="D34"/>
       <c r="E34" t="s">
         <v>32</v>
       </c>
       <c r="F34"/>
       <c r="G34">
-        <v>77000</v>
+        <v>74500</v>
       </c>
       <c r="H34">
-        <v>77000</v>
+        <v>74500</v>
       </c>
       <c r="I34">
-        <v>77000</v>
+        <v>74500</v>
       </c>
       <c r="J34">
         <v>0</v>
       </c>
       <c r="K34"/>
     </row>
     <row r="35" spans="1:12">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
         <v>16</v>
       </c>
       <c r="D35"/>
       <c r="E35" t="s">
         <v>33</v>
       </c>
       <c r="F35"/>
       <c r="G35">
-        <v>75000</v>
+        <v>74500</v>
       </c>
       <c r="H35">
-        <v>75000</v>
+        <v>74500</v>
       </c>
       <c r="I35">
-        <v>75000</v>
+        <v>74500</v>
       </c>
       <c r="J35">
         <v>0</v>
       </c>
       <c r="K35"/>
     </row>
     <row r="36" spans="1:12">
       <c r="A36">
         <v>31</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
         <v>19</v>
       </c>
       <c r="D36" t="s">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>33</v>
       </c>
       <c r="F36"/>
       <c r="G36">
         <v>75000</v>
@@ -2335,57 +2317,57 @@
       </c>
       <c r="I38">
         <v>77500</v>
       </c>
       <c r="J38">
         <v>0</v>
       </c>
       <c r="K38"/>
     </row>
     <row r="39" spans="1:12">
       <c r="A39">
         <v>34</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
         <v>16</v>
       </c>
       <c r="D39"/>
       <c r="E39" t="s">
         <v>34</v>
       </c>
       <c r="F39"/>
       <c r="G39">
-        <v>76000</v>
+        <v>74500</v>
       </c>
       <c r="H39">
-        <v>76000</v>
+        <v>74500</v>
       </c>
       <c r="I39">
-        <v>76000</v>
+        <v>74500</v>
       </c>
       <c r="J39">
         <v>0</v>
       </c>
       <c r="K39"/>
     </row>
     <row r="40" spans="1:12">
       <c r="A40">
         <v>35</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
         <v>19</v>
       </c>
       <c r="D40" t="s">
         <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>34</v>
       </c>
       <c r="F40"/>
       <c r="G40">
         <v>75000</v>
@@ -2395,119 +2377,119 @@
       </c>
       <c r="I40">
         <v>75000</v>
       </c>
       <c r="J40">
         <v>0</v>
       </c>
       <c r="K40"/>
     </row>
     <row r="41" spans="1:12">
       <c r="A41">
         <v>36</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
         <v>16</v>
       </c>
       <c r="D41"/>
       <c r="E41" t="s">
         <v>35</v>
       </c>
       <c r="F41"/>
       <c r="G41">
-        <v>76000</v>
+        <v>74500</v>
       </c>
       <c r="H41">
-        <v>76000</v>
+        <v>74500</v>
       </c>
       <c r="I41">
-        <v>76000</v>
+        <v>74500</v>
       </c>
       <c r="J41">
         <v>0</v>
       </c>
       <c r="K41"/>
     </row>
     <row r="42" spans="1:12">
       <c r="A42">
         <v>37</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="D42" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>35</v>
       </c>
       <c r="F42"/>
       <c r="G42">
-        <v>75000</v>
+        <v>77500</v>
       </c>
       <c r="H42">
-        <v>75000</v>
+        <v>77500</v>
       </c>
       <c r="I42">
-        <v>75000</v>
+        <v>77500</v>
       </c>
       <c r="J42">
         <v>0</v>
       </c>
       <c r="K42"/>
     </row>
     <row r="43" spans="1:12">
       <c r="A43">
         <v>38</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="D43" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>35</v>
       </c>
       <c r="F43"/>
       <c r="G43">
-        <v>77500</v>
+        <v>75000</v>
       </c>
       <c r="H43">
-        <v>77500</v>
+        <v>75000</v>
       </c>
       <c r="I43">
-        <v>77500</v>
+        <v>75000</v>
       </c>
       <c r="J43">
         <v>0</v>
       </c>
       <c r="K43"/>
     </row>
     <row r="44" spans="1:12">
       <c r="A44">
         <v>39</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
         <v>19</v>
       </c>
       <c r="D44" t="s">
         <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>36</v>
       </c>
       <c r="F44"/>
       <c r="G44">
         <v>78000</v>
@@ -2548,86 +2530,86 @@
       </c>
       <c r="I45">
         <v>77500</v>
       </c>
       <c r="J45">
         <v>0</v>
       </c>
       <c r="K45"/>
     </row>
     <row r="46" spans="1:12">
       <c r="A46">
         <v>41</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
         <v>16</v>
       </c>
       <c r="D46"/>
       <c r="E46" t="s">
         <v>36</v>
       </c>
       <c r="F46"/>
       <c r="G46">
-        <v>76000</v>
+        <v>75000</v>
       </c>
       <c r="H46">
-        <v>76000</v>
+        <v>75000</v>
       </c>
       <c r="I46">
-        <v>76000</v>
+        <v>75000</v>
       </c>
       <c r="J46">
         <v>0</v>
       </c>
       <c r="K46"/>
     </row>
     <row r="47" spans="1:12">
       <c r="A47">
         <v>42</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
         <v>16</v>
       </c>
       <c r="D47"/>
       <c r="E47" t="s">
         <v>37</v>
       </c>
       <c r="F47"/>
       <c r="G47">
-        <v>76000</v>
+        <v>75000</v>
       </c>
       <c r="H47">
-        <v>76000</v>
+        <v>75000</v>
       </c>
       <c r="I47">
-        <v>76000</v>
+        <v>75000</v>
       </c>
       <c r="J47">
         <v>0</v>
       </c>
       <c r="K47"/>
     </row>
     <row r="48" spans="1:12">
       <c r="A48">
         <v>43</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
         <v>27</v>
       </c>
       <c r="D48" t="s">
         <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>37</v>
       </c>
       <c r="F48"/>
       <c r="G48">
         <v>77500</v>
@@ -2699,57 +2681,57 @@
       </c>
       <c r="I50">
         <v>78000</v>
       </c>
       <c r="J50">
         <v>0</v>
       </c>
       <c r="K50"/>
     </row>
     <row r="51" spans="1:12">
       <c r="A51">
         <v>46</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
         <v>16</v>
       </c>
       <c r="D51"/>
       <c r="E51" t="s">
         <v>38</v>
       </c>
       <c r="F51"/>
       <c r="G51">
-        <v>76000</v>
+        <v>75000</v>
       </c>
       <c r="H51">
-        <v>76000</v>
+        <v>75000</v>
       </c>
       <c r="I51">
-        <v>76000</v>
+        <v>75000</v>
       </c>
       <c r="J51">
         <v>0</v>
       </c>
       <c r="K51"/>
     </row>
     <row r="52" spans="1:12">
       <c r="A52">
         <v>47</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
         <v>19</v>
       </c>
       <c r="D52" t="s">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>39</v>
       </c>
       <c r="F52"/>
       <c r="G52">
         <v>77000</v>
@@ -2759,754 +2741,754 @@
       </c>
       <c r="I52">
         <v>77000</v>
       </c>
       <c r="J52">
         <v>0</v>
       </c>
       <c r="K52"/>
     </row>
     <row r="53" spans="1:12">
       <c r="A53">
         <v>48</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
         <v>16</v>
       </c>
       <c r="D53"/>
       <c r="E53" t="s">
         <v>39</v>
       </c>
       <c r="F53"/>
       <c r="G53">
-        <v>77000</v>
+        <v>76000</v>
       </c>
       <c r="H53">
-        <v>77000</v>
+        <v>76000</v>
       </c>
       <c r="I53">
-        <v>77000</v>
+        <v>76000</v>
       </c>
       <c r="J53">
         <v>0</v>
       </c>
       <c r="K53"/>
     </row>
     <row r="54" spans="1:12">
       <c r="A54">
         <v>49</v>
       </c>
       <c r="B54" t="s">
         <v>40</v>
       </c>
       <c r="C54" t="s">
         <v>41</v>
       </c>
       <c r="D54" t="s">
         <v>20</v>
       </c>
       <c r="E54">
         <v>14</v>
       </c>
       <c r="F54"/>
       <c r="G54">
-        <v>102500</v>
+        <v>103000</v>
       </c>
       <c r="H54">
-        <v>102500</v>
+        <v>103000</v>
       </c>
       <c r="I54">
-        <v>102500</v>
+        <v>103000</v>
       </c>
       <c r="J54">
         <v>0</v>
       </c>
       <c r="K54"/>
     </row>
     <row r="55" spans="1:12">
       <c r="A55">
         <v>50</v>
       </c>
       <c r="B55" t="s">
         <v>40</v>
       </c>
       <c r="C55" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D55" t="s">
         <v>20</v>
       </c>
       <c r="E55">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F55"/>
       <c r="G55">
-        <v>118000</v>
+        <v>88500</v>
       </c>
       <c r="H55">
-        <v>118000</v>
+        <v>88500</v>
       </c>
       <c r="I55">
-        <v>118000</v>
+        <v>88500</v>
       </c>
       <c r="J55">
         <v>0</v>
       </c>
       <c r="K55"/>
     </row>
     <row r="56" spans="1:12">
       <c r="A56">
         <v>51</v>
       </c>
       <c r="B56" t="s">
         <v>40</v>
       </c>
       <c r="C56" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D56" t="s">
         <v>20</v>
       </c>
       <c r="E56">
         <v>20</v>
       </c>
       <c r="F56"/>
       <c r="G56">
-        <v>88000</v>
+        <v>88600</v>
       </c>
       <c r="H56">
-        <v>88000</v>
+        <v>88600</v>
       </c>
       <c r="I56">
-        <v>88000</v>
+        <v>88600</v>
       </c>
       <c r="J56">
         <v>0</v>
       </c>
       <c r="K56"/>
     </row>
     <row r="57" spans="1:12">
       <c r="A57">
         <v>52</v>
       </c>
       <c r="B57" t="s">
         <v>40</v>
       </c>
       <c r="C57" t="s">
         <v>43</v>
       </c>
       <c r="D57" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E57">
         <v>20</v>
       </c>
       <c r="F57"/>
       <c r="G57">
-        <v>88000</v>
+        <v>89200</v>
       </c>
       <c r="H57">
-        <v>88000</v>
+        <v>89200</v>
       </c>
       <c r="I57">
-        <v>88000</v>
+        <v>89200</v>
       </c>
       <c r="J57">
         <v>0</v>
       </c>
       <c r="K57"/>
     </row>
     <row r="58" spans="1:12">
       <c r="A58">
         <v>53</v>
       </c>
       <c r="B58" t="s">
         <v>40</v>
       </c>
       <c r="C58" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D58" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E58">
         <v>20</v>
       </c>
       <c r="F58"/>
       <c r="G58">
-        <v>89200</v>
+        <v>88100</v>
       </c>
       <c r="H58">
-        <v>89200</v>
+        <v>88100</v>
       </c>
       <c r="I58">
-        <v>89200</v>
+        <v>88100</v>
       </c>
       <c r="J58">
         <v>0</v>
       </c>
       <c r="K58"/>
     </row>
     <row r="59" spans="1:12">
       <c r="A59">
         <v>54</v>
       </c>
       <c r="B59" t="s">
         <v>40</v>
       </c>
       <c r="C59" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D59" t="s">
         <v>20</v>
       </c>
       <c r="E59">
         <v>20</v>
       </c>
       <c r="F59"/>
       <c r="G59">
-        <v>88000</v>
+        <v>94500</v>
       </c>
       <c r="H59">
-        <v>88000</v>
+        <v>94500</v>
       </c>
       <c r="I59">
-        <v>88000</v>
+        <v>94500</v>
       </c>
       <c r="J59">
         <v>0</v>
       </c>
       <c r="K59"/>
     </row>
     <row r="60" spans="1:12">
       <c r="A60">
         <v>55</v>
       </c>
       <c r="B60" t="s">
         <v>40</v>
       </c>
       <c r="C60" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="D60" t="s">
         <v>20</v>
       </c>
       <c r="E60">
         <v>20</v>
       </c>
       <c r="F60"/>
       <c r="G60">
-        <v>94000</v>
+        <v>96400</v>
       </c>
       <c r="H60">
-        <v>94000</v>
+        <v>96400</v>
       </c>
       <c r="I60">
-        <v>94000</v>
+        <v>96400</v>
       </c>
       <c r="J60">
         <v>0</v>
       </c>
       <c r="K60"/>
     </row>
     <row r="61" spans="1:12">
       <c r="A61">
         <v>56</v>
       </c>
       <c r="B61" t="s">
         <v>40</v>
       </c>
       <c r="C61" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D61" t="s">
         <v>20</v>
       </c>
       <c r="E61">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F61"/>
       <c r="G61">
-        <v>94400</v>
+        <v>88000</v>
       </c>
       <c r="H61">
-        <v>94400</v>
+        <v>88000</v>
       </c>
       <c r="I61">
-        <v>94400</v>
+        <v>88000</v>
       </c>
       <c r="J61">
         <v>0</v>
       </c>
       <c r="K61"/>
     </row>
     <row r="62" spans="1:12">
       <c r="A62">
         <v>57</v>
       </c>
       <c r="B62" t="s">
         <v>40</v>
       </c>
       <c r="C62" t="s">
         <v>42</v>
       </c>
       <c r="D62" t="s">
         <v>20</v>
       </c>
       <c r="E62">
         <v>25</v>
       </c>
       <c r="F62"/>
       <c r="G62">
         <v>88000</v>
       </c>
       <c r="H62">
         <v>88000</v>
       </c>
       <c r="I62">
         <v>88000</v>
       </c>
       <c r="J62">
         <v>0</v>
       </c>
       <c r="K62"/>
     </row>
     <row r="63" spans="1:12">
       <c r="A63">
         <v>58</v>
       </c>
       <c r="B63" t="s">
         <v>40</v>
       </c>
       <c r="C63" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D63" t="s">
         <v>20</v>
       </c>
       <c r="E63">
         <v>25</v>
       </c>
       <c r="F63"/>
       <c r="G63">
-        <v>88000</v>
+        <v>89100</v>
       </c>
       <c r="H63">
-        <v>88000</v>
+        <v>89100</v>
       </c>
       <c r="I63">
-        <v>88000</v>
+        <v>89100</v>
       </c>
       <c r="J63">
         <v>0</v>
       </c>
       <c r="K63"/>
     </row>
     <row r="64" spans="1:12">
       <c r="A64">
         <v>59</v>
       </c>
       <c r="B64" t="s">
         <v>40</v>
       </c>
       <c r="C64" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D64" t="s">
         <v>20</v>
       </c>
       <c r="E64">
         <v>25</v>
       </c>
       <c r="F64"/>
       <c r="G64">
         <v>88000</v>
       </c>
       <c r="H64">
         <v>88000</v>
       </c>
       <c r="I64">
         <v>88000</v>
       </c>
       <c r="J64">
         <v>0</v>
       </c>
       <c r="K64"/>
     </row>
     <row r="65" spans="1:12">
       <c r="A65">
         <v>60</v>
       </c>
       <c r="B65" t="s">
         <v>40</v>
       </c>
       <c r="C65" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="D65" t="s">
         <v>20</v>
       </c>
       <c r="E65">
         <v>25</v>
       </c>
       <c r="F65"/>
       <c r="G65">
-        <v>88800</v>
+        <v>89100</v>
       </c>
       <c r="H65">
-        <v>88800</v>
+        <v>89100</v>
       </c>
       <c r="I65">
-        <v>88800</v>
+        <v>89100</v>
       </c>
       <c r="J65">
         <v>0</v>
       </c>
       <c r="K65"/>
     </row>
     <row r="66" spans="1:12">
       <c r="A66">
         <v>61</v>
       </c>
       <c r="B66" t="s">
         <v>40</v>
       </c>
       <c r="C66" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D66" t="s">
         <v>20</v>
       </c>
       <c r="E66">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F66"/>
       <c r="G66">
-        <v>88800</v>
+        <v>88000</v>
       </c>
       <c r="H66">
-        <v>88800</v>
+        <v>88000</v>
       </c>
       <c r="I66">
-        <v>88800</v>
+        <v>88000</v>
       </c>
       <c r="J66">
         <v>0</v>
       </c>
       <c r="K66"/>
     </row>
     <row r="67" spans="1:12">
       <c r="A67">
         <v>62</v>
       </c>
       <c r="B67" t="s">
         <v>40</v>
       </c>
       <c r="C67" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D67" t="s">
         <v>20</v>
       </c>
       <c r="E67">
         <v>30</v>
       </c>
       <c r="F67"/>
       <c r="G67">
         <v>88000</v>
       </c>
       <c r="H67">
         <v>88000</v>
       </c>
       <c r="I67">
         <v>88000</v>
       </c>
       <c r="J67">
         <v>0</v>
       </c>
       <c r="K67"/>
     </row>
     <row r="68" spans="1:12">
       <c r="A68">
         <v>63</v>
       </c>
       <c r="B68" t="s">
         <v>40</v>
       </c>
       <c r="C68" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D68" t="s">
         <v>20</v>
       </c>
       <c r="E68">
         <v>30</v>
       </c>
       <c r="F68"/>
       <c r="G68">
-        <v>88000</v>
+        <v>88600</v>
       </c>
       <c r="H68">
-        <v>88000</v>
+        <v>88600</v>
       </c>
       <c r="I68">
-        <v>88000</v>
+        <v>88600</v>
       </c>
       <c r="J68">
         <v>0</v>
       </c>
       <c r="K68"/>
     </row>
     <row r="69" spans="1:12">
       <c r="A69">
         <v>64</v>
       </c>
       <c r="B69" t="s">
         <v>40</v>
       </c>
       <c r="C69" t="s">
         <v>43</v>
       </c>
       <c r="D69" t="s">
         <v>20</v>
       </c>
       <c r="E69">
         <v>30</v>
       </c>
       <c r="F69"/>
       <c r="G69">
         <v>88000</v>
       </c>
       <c r="H69">
         <v>88000</v>
       </c>
       <c r="I69">
         <v>88000</v>
       </c>
       <c r="J69">
         <v>0</v>
       </c>
       <c r="K69"/>
     </row>
     <row r="70" spans="1:12">
       <c r="A70">
         <v>65</v>
       </c>
       <c r="B70" t="s">
         <v>40</v>
       </c>
       <c r="C70" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D70" t="s">
         <v>20</v>
       </c>
       <c r="E70">
         <v>30</v>
       </c>
       <c r="F70"/>
       <c r="G70">
-        <v>88300</v>
+        <v>88000</v>
       </c>
       <c r="H70">
-        <v>88300</v>
+        <v>88000</v>
       </c>
       <c r="I70">
-        <v>88300</v>
+        <v>88000</v>
       </c>
       <c r="J70">
         <v>0</v>
       </c>
       <c r="K70"/>
     </row>
     <row r="71" spans="1:12">
       <c r="A71">
         <v>66</v>
       </c>
       <c r="B71" t="s">
         <v>40</v>
       </c>
       <c r="C71" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="D71" t="s">
         <v>20</v>
       </c>
       <c r="E71">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F71"/>
       <c r="G71">
-        <v>88000</v>
+        <v>89000</v>
       </c>
       <c r="H71">
-        <v>88000</v>
+        <v>89000</v>
       </c>
       <c r="I71">
-        <v>88000</v>
+        <v>89000</v>
       </c>
       <c r="J71">
         <v>0</v>
       </c>
       <c r="K71"/>
     </row>
     <row r="72" spans="1:12">
       <c r="A72">
         <v>67</v>
       </c>
       <c r="B72" t="s">
         <v>40</v>
       </c>
       <c r="C72" t="s">
         <v>46</v>
       </c>
       <c r="D72" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E72">
         <v>35</v>
       </c>
       <c r="F72"/>
       <c r="G72">
-        <v>88300</v>
+        <v>92000</v>
       </c>
       <c r="H72">
-        <v>88300</v>
+        <v>92000</v>
       </c>
       <c r="I72">
-        <v>88300</v>
+        <v>92000</v>
       </c>
       <c r="J72">
         <v>0</v>
       </c>
       <c r="K72"/>
     </row>
     <row r="73" spans="1:12">
       <c r="A73">
         <v>68</v>
       </c>
       <c r="B73" t="s">
         <v>40</v>
       </c>
       <c r="C73" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="D73" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E73">
         <v>35</v>
       </c>
       <c r="F73"/>
       <c r="G73">
-        <v>88700</v>
+        <v>88000</v>
       </c>
       <c r="H73">
-        <v>88700</v>
+        <v>88000</v>
       </c>
       <c r="I73">
-        <v>88700</v>
+        <v>88000</v>
       </c>
       <c r="J73">
         <v>0</v>
       </c>
       <c r="K73"/>
     </row>
     <row r="74" spans="1:12">
       <c r="A74">
         <v>69</v>
       </c>
       <c r="B74" t="s">
         <v>40</v>
       </c>
       <c r="C74" t="s">
         <v>47</v>
       </c>
       <c r="D74" t="s">
         <v>20</v>
       </c>
       <c r="E74">
         <v>35</v>
       </c>
       <c r="F74"/>
       <c r="G74">
         <v>88000</v>
       </c>
       <c r="H74">
         <v>88000</v>
       </c>
       <c r="I74">
         <v>88000</v>
       </c>
       <c r="J74">
         <v>0</v>
       </c>
       <c r="K74"/>
     </row>
     <row r="75" spans="1:12">
       <c r="A75">
         <v>70</v>
       </c>
       <c r="B75" t="s">
         <v>40</v>
       </c>
       <c r="C75" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="D75" t="s">
         <v>20</v>
       </c>
       <c r="E75">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F75"/>
       <c r="G75">
         <v>88000</v>
       </c>
       <c r="H75">
         <v>88000</v>
       </c>
       <c r="I75">
         <v>88000</v>
       </c>
       <c r="J75">
         <v>0</v>
       </c>
       <c r="K75"/>
     </row>
     <row r="76" spans="1:12">
       <c r="A76">
         <v>71</v>
       </c>
       <c r="B76" t="s">
         <v>40</v>
       </c>
       <c r="C76" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D76" t="s">
         <v>20</v>
       </c>
       <c r="E76">
         <v>40</v>
       </c>
       <c r="F76"/>
       <c r="G76">
         <v>88000</v>
       </c>
       <c r="H76">
         <v>88000</v>
       </c>
       <c r="I76">
         <v>88000</v>
       </c>
       <c r="J76">
         <v>0</v>
       </c>
       <c r="K76"/>
     </row>
     <row r="77" spans="1:12">
       <c r="A77">
         <v>72</v>
@@ -3524,25014 +3506,23961 @@
         <v>40</v>
       </c>
       <c r="F77"/>
       <c r="G77">
         <v>88000</v>
       </c>
       <c r="H77">
         <v>88000</v>
       </c>
       <c r="I77">
         <v>88000</v>
       </c>
       <c r="J77">
         <v>0</v>
       </c>
       <c r="K77"/>
     </row>
     <row r="78" spans="1:12">
       <c r="A78">
         <v>73</v>
       </c>
       <c r="B78" t="s">
         <v>40</v>
       </c>
       <c r="C78" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D78" t="s">
         <v>20</v>
       </c>
       <c r="E78">
         <v>40</v>
       </c>
       <c r="F78"/>
       <c r="G78">
         <v>88000</v>
       </c>
       <c r="H78">
         <v>88000</v>
       </c>
       <c r="I78">
         <v>88000</v>
       </c>
       <c r="J78">
         <v>0</v>
       </c>
       <c r="K78"/>
     </row>
     <row r="79" spans="1:12">
       <c r="A79">
         <v>74</v>
       </c>
       <c r="B79" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="C79"/>
       <c r="D79" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="E79">
-        <v>40</v>
+        <v>6</v>
       </c>
       <c r="F79"/>
       <c r="G79">
-        <v>88000</v>
+        <v>200000</v>
       </c>
       <c r="H79">
-        <v>88000</v>
+        <v>200000</v>
       </c>
       <c r="I79">
-        <v>88000</v>
+        <v>200000</v>
       </c>
       <c r="J79">
         <v>0</v>
       </c>
-      <c r="K79"/>
+      <c r="K79" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="80" spans="1:12">
       <c r="A80">
         <v>75</v>
       </c>
       <c r="B80" t="s">
         <v>48</v>
       </c>
       <c r="C80"/>
       <c r="D80" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="E80">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F80"/>
       <c r="G80">
-        <v>240000</v>
+        <v>114500</v>
       </c>
       <c r="H80">
-        <v>240000</v>
+        <v>114500</v>
       </c>
       <c r="I80">
-        <v>240000</v>
+        <v>114500</v>
       </c>
       <c r="J80">
         <v>0</v>
       </c>
-      <c r="K80" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K80"/>
     </row>
     <row r="81" spans="1:12">
       <c r="A81">
         <v>76</v>
       </c>
       <c r="B81" t="s">
         <v>48</v>
       </c>
       <c r="C81"/>
       <c r="D81" t="s">
         <v>49</v>
       </c>
       <c r="E81">
         <v>8</v>
       </c>
       <c r="F81"/>
       <c r="G81">
-        <v>229800</v>
+        <v>130000</v>
       </c>
       <c r="H81">
-        <v>229800</v>
+        <v>130000</v>
       </c>
       <c r="I81">
-        <v>229800</v>
+        <v>130000</v>
       </c>
       <c r="J81">
         <v>0</v>
       </c>
       <c r="K81" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="82" spans="1:12">
       <c r="A82">
         <v>77</v>
       </c>
       <c r="B82" t="s">
         <v>48</v>
       </c>
       <c r="C82"/>
       <c r="D82" t="s">
         <v>20</v>
       </c>
       <c r="E82">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F82"/>
       <c r="G82">
-        <v>114500</v>
+        <v>80000</v>
       </c>
       <c r="H82">
-        <v>114500</v>
+        <v>80000</v>
       </c>
       <c r="I82">
-        <v>114500</v>
+        <v>80000</v>
       </c>
       <c r="J82">
         <v>0</v>
       </c>
       <c r="K82"/>
     </row>
     <row r="83" spans="1:12">
       <c r="A83">
         <v>78</v>
       </c>
       <c r="B83" t="s">
         <v>48</v>
       </c>
       <c r="C83"/>
       <c r="D83" t="s">
         <v>20</v>
       </c>
       <c r="E83">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F83"/>
       <c r="G83">
-        <v>73000</v>
+        <v>80000</v>
       </c>
       <c r="H83">
-        <v>73000</v>
+        <v>80000</v>
       </c>
       <c r="I83">
-        <v>73000</v>
+        <v>80000</v>
       </c>
       <c r="J83">
         <v>0</v>
       </c>
       <c r="K83"/>
     </row>
     <row r="84" spans="1:12">
       <c r="A84">
         <v>79</v>
       </c>
       <c r="B84" t="s">
         <v>48</v>
       </c>
       <c r="C84"/>
       <c r="D84" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="E84">
         <v>12</v>
       </c>
       <c r="F84"/>
       <c r="G84">
-        <v>73000</v>
+        <v>50000</v>
       </c>
       <c r="H84">
-        <v>73000</v>
+        <v>50000</v>
       </c>
       <c r="I84">
-        <v>73000</v>
+        <v>50000</v>
       </c>
       <c r="J84">
         <v>0</v>
       </c>
       <c r="K84"/>
     </row>
     <row r="85" spans="1:12">
       <c r="A85">
         <v>80</v>
       </c>
       <c r="B85" t="s">
         <v>48</v>
       </c>
       <c r="C85"/>
       <c r="D85" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="E85">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F85"/>
       <c r="G85">
-        <v>130500</v>
+        <v>75000</v>
       </c>
       <c r="H85">
-        <v>130500</v>
+        <v>75000</v>
       </c>
       <c r="I85">
-        <v>130500</v>
+        <v>75000</v>
       </c>
       <c r="J85">
         <v>0</v>
       </c>
       <c r="K85"/>
     </row>
     <row r="86" spans="1:12">
       <c r="A86">
         <v>81</v>
       </c>
       <c r="B86" t="s">
         <v>48</v>
       </c>
       <c r="C86"/>
       <c r="D86" t="s">
         <v>20</v>
       </c>
       <c r="E86">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F86"/>
       <c r="G86">
-        <v>71000</v>
+        <v>75000</v>
       </c>
       <c r="H86">
-        <v>71000</v>
+        <v>75000</v>
       </c>
       <c r="I86">
-        <v>71000</v>
+        <v>75000</v>
       </c>
       <c r="J86">
         <v>0</v>
       </c>
       <c r="K86"/>
     </row>
     <row r="87" spans="1:12">
       <c r="A87">
         <v>82</v>
       </c>
       <c r="B87" t="s">
         <v>48</v>
       </c>
       <c r="C87"/>
       <c r="D87" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="E87">
         <v>16</v>
       </c>
       <c r="F87"/>
       <c r="G87">
-        <v>71000</v>
+        <v>50000</v>
       </c>
       <c r="H87">
-        <v>71000</v>
+        <v>50000</v>
       </c>
       <c r="I87">
-        <v>71000</v>
+        <v>50000</v>
       </c>
       <c r="J87">
         <v>0</v>
       </c>
       <c r="K87"/>
     </row>
     <row r="88" spans="1:12">
       <c r="A88">
         <v>83</v>
       </c>
       <c r="B88" t="s">
         <v>48</v>
       </c>
       <c r="C88"/>
       <c r="D88" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="E88">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F88"/>
       <c r="G88">
-        <v>124400</v>
+        <v>75000</v>
       </c>
       <c r="H88">
-        <v>124400</v>
+        <v>75000</v>
       </c>
       <c r="I88">
-        <v>124400</v>
+        <v>75000</v>
       </c>
       <c r="J88">
         <v>0</v>
       </c>
       <c r="K88"/>
     </row>
     <row r="89" spans="1:12">
       <c r="A89">
         <v>84</v>
       </c>
       <c r="B89" t="s">
         <v>48</v>
       </c>
       <c r="C89"/>
       <c r="D89" t="s">
         <v>20</v>
       </c>
       <c r="E89">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F89"/>
       <c r="G89">
-        <v>72000</v>
+        <v>75000</v>
       </c>
       <c r="H89">
-        <v>72000</v>
+        <v>75000</v>
       </c>
       <c r="I89">
-        <v>72000</v>
+        <v>75000</v>
       </c>
       <c r="J89">
         <v>0</v>
       </c>
       <c r="K89"/>
     </row>
     <row r="90" spans="1:12">
       <c r="A90">
         <v>85</v>
       </c>
       <c r="B90" t="s">
         <v>48</v>
       </c>
       <c r="C90"/>
       <c r="D90" t="s">
         <v>20</v>
       </c>
       <c r="E90">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F90"/>
       <c r="G90">
-        <v>72000</v>
+        <v>50000</v>
       </c>
       <c r="H90">
-        <v>72000</v>
+        <v>50000</v>
       </c>
       <c r="I90">
-        <v>72000</v>
+        <v>50000</v>
       </c>
       <c r="J90">
         <v>0</v>
       </c>
       <c r="K90"/>
     </row>
     <row r="91" spans="1:12">
       <c r="A91">
         <v>86</v>
       </c>
       <c r="B91" t="s">
         <v>48</v>
       </c>
       <c r="C91"/>
       <c r="D91" t="s">
         <v>20</v>
       </c>
       <c r="E91">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F91"/>
       <c r="G91">
-        <v>72000</v>
+        <v>170500</v>
       </c>
       <c r="H91">
-        <v>72000</v>
+        <v>170500</v>
       </c>
       <c r="I91">
-        <v>72000</v>
+        <v>170500</v>
       </c>
       <c r="J91">
         <v>0</v>
       </c>
       <c r="K91"/>
     </row>
     <row r="92" spans="1:12">
       <c r="A92">
         <v>87</v>
       </c>
       <c r="B92" t="s">
         <v>48</v>
       </c>
       <c r="C92"/>
       <c r="D92" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="E92">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F92"/>
       <c r="G92">
-        <v>170500</v>
+        <v>55000</v>
       </c>
       <c r="H92">
-        <v>170500</v>
+        <v>55000</v>
       </c>
       <c r="I92">
-        <v>170500</v>
+        <v>55000</v>
       </c>
       <c r="J92">
         <v>0</v>
       </c>
       <c r="K92"/>
     </row>
     <row r="93" spans="1:12">
       <c r="A93">
         <v>88</v>
       </c>
       <c r="B93" t="s">
         <v>48</v>
       </c>
       <c r="C93"/>
       <c r="D93" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="E93">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F93"/>
       <c r="G93">
-        <v>140500</v>
+        <v>85000</v>
       </c>
       <c r="H93">
-        <v>140500</v>
+        <v>85000</v>
       </c>
       <c r="I93">
-        <v>140500</v>
+        <v>85000</v>
       </c>
       <c r="J93">
         <v>0</v>
       </c>
       <c r="K93"/>
     </row>
     <row r="94" spans="1:12">
       <c r="A94">
         <v>89</v>
       </c>
       <c r="B94" t="s">
         <v>48</v>
       </c>
       <c r="C94"/>
       <c r="D94" t="s">
         <v>49</v>
       </c>
       <c r="E94">
         <v>30</v>
       </c>
       <c r="F94"/>
       <c r="G94">
-        <v>124400</v>
+        <v>50000</v>
       </c>
       <c r="H94">
-        <v>124400</v>
+        <v>50000</v>
       </c>
       <c r="I94">
-        <v>124400</v>
+        <v>50000</v>
       </c>
       <c r="J94">
         <v>0</v>
       </c>
       <c r="K94"/>
     </row>
     <row r="95" spans="1:12">
       <c r="A95">
         <v>90</v>
       </c>
       <c r="B95" t="s">
         <v>48</v>
       </c>
       <c r="C95"/>
       <c r="D95" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="E95">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="F95"/>
       <c r="G95">
-        <v>78000</v>
+        <v>90000</v>
       </c>
       <c r="H95">
-        <v>78000</v>
+        <v>90000</v>
       </c>
       <c r="I95">
-        <v>78000</v>
+        <v>90000</v>
       </c>
       <c r="J95">
         <v>0</v>
       </c>
       <c r="K95"/>
     </row>
     <row r="96" spans="1:12">
       <c r="A96">
         <v>91</v>
       </c>
       <c r="B96" t="s">
         <v>48</v>
       </c>
       <c r="C96"/>
       <c r="D96" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="E96">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="F96"/>
       <c r="G96">
-        <v>140500</v>
+        <v>80000</v>
       </c>
       <c r="H96">
-        <v>140500</v>
+        <v>80000</v>
       </c>
       <c r="I96">
-        <v>140500</v>
+        <v>80000</v>
       </c>
       <c r="J96">
         <v>0</v>
       </c>
       <c r="K96"/>
     </row>
     <row r="97" spans="1:12">
       <c r="A97">
         <v>92</v>
       </c>
       <c r="B97" t="s">
         <v>48</v>
       </c>
       <c r="C97"/>
       <c r="D97" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="E97">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="F97"/>
       <c r="G97">
-        <v>271000</v>
+        <v>92000</v>
       </c>
       <c r="H97">
-        <v>271000</v>
+        <v>92000</v>
       </c>
       <c r="I97">
-        <v>271000</v>
+        <v>92000</v>
       </c>
       <c r="J97">
         <v>0</v>
       </c>
       <c r="K97"/>
     </row>
     <row r="98" spans="1:12">
       <c r="A98">
         <v>93</v>
       </c>
       <c r="B98" t="s">
         <v>48</v>
       </c>
       <c r="C98"/>
       <c r="D98" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="E98">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="F98"/>
       <c r="G98">
-        <v>62500</v>
+        <v>153300</v>
       </c>
       <c r="H98">
-        <v>62500</v>
+        <v>153300</v>
       </c>
       <c r="I98">
-        <v>62500</v>
+        <v>153300</v>
       </c>
       <c r="J98">
         <v>0</v>
       </c>
       <c r="K98"/>
     </row>
     <row r="99" spans="1:12">
       <c r="A99">
         <v>94</v>
       </c>
       <c r="B99" t="s">
         <v>48</v>
       </c>
       <c r="C99"/>
       <c r="D99" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="E99">
         <v>50</v>
       </c>
       <c r="F99"/>
       <c r="G99">
-        <v>153300</v>
+        <v>181000</v>
       </c>
       <c r="H99">
-        <v>153300</v>
+        <v>181000</v>
       </c>
       <c r="I99">
-        <v>153300</v>
+        <v>181000</v>
       </c>
       <c r="J99">
         <v>0</v>
       </c>
       <c r="K99"/>
     </row>
     <row r="100" spans="1:12">
       <c r="A100">
         <v>95</v>
       </c>
       <c r="B100" t="s">
         <v>48</v>
       </c>
       <c r="C100"/>
       <c r="D100" t="s">
         <v>20</v>
       </c>
       <c r="E100">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="F100"/>
       <c r="G100">
-        <v>83000</v>
+        <v>84000</v>
       </c>
       <c r="H100">
-        <v>83000</v>
+        <v>84000</v>
       </c>
       <c r="I100">
-        <v>83000</v>
+        <v>84000</v>
       </c>
       <c r="J100">
         <v>0</v>
       </c>
       <c r="K100"/>
     </row>
     <row r="101" spans="1:12">
       <c r="A101">
         <v>96</v>
       </c>
       <c r="B101" t="s">
         <v>48</v>
       </c>
       <c r="C101"/>
       <c r="D101" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E101">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="F101"/>
       <c r="G101">
-        <v>181000</v>
+        <v>118600</v>
       </c>
       <c r="H101">
-        <v>181000</v>
+        <v>118600</v>
       </c>
       <c r="I101">
-        <v>181000</v>
+        <v>118600</v>
       </c>
       <c r="J101">
         <v>0</v>
       </c>
       <c r="K101"/>
     </row>
     <row r="102" spans="1:12">
       <c r="A102">
         <v>97</v>
       </c>
       <c r="B102" t="s">
         <v>48</v>
       </c>
       <c r="C102"/>
       <c r="D102" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="E102">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="F102"/>
       <c r="G102">
-        <v>83000</v>
+        <v>90000</v>
       </c>
       <c r="H102">
-        <v>83000</v>
+        <v>90000</v>
       </c>
       <c r="I102">
-        <v>83000</v>
+        <v>90000</v>
       </c>
       <c r="J102">
         <v>0</v>
       </c>
       <c r="K102"/>
     </row>
     <row r="103" spans="1:12">
       <c r="A103">
         <v>98</v>
       </c>
       <c r="B103" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="C103"/>
       <c r="D103" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>53</v>
+      </c>
+      <c r="E103" t="s">
+        <v>29</v>
       </c>
       <c r="F103"/>
       <c r="G103">
-        <v>144400</v>
+        <v>60300</v>
       </c>
       <c r="H103">
-        <v>144400</v>
+        <v>60300</v>
       </c>
       <c r="I103">
-        <v>144400</v>
+        <v>60300</v>
       </c>
       <c r="J103">
         <v>0</v>
       </c>
       <c r="K103"/>
     </row>
     <row r="104" spans="1:12">
       <c r="A104">
         <v>99</v>
       </c>
       <c r="B104" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="C104"/>
       <c r="D104" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>44</v>
+      </c>
+      <c r="E104" t="s">
+        <v>34</v>
       </c>
       <c r="F104"/>
       <c r="G104">
-        <v>118600</v>
+        <v>55200</v>
       </c>
       <c r="H104">
-        <v>118600</v>
+        <v>55200</v>
       </c>
       <c r="I104">
-        <v>118600</v>
+        <v>55200</v>
       </c>
       <c r="J104">
         <v>0</v>
       </c>
       <c r="K104"/>
     </row>
     <row r="105" spans="1:12">
       <c r="A105">
         <v>100</v>
       </c>
       <c r="B105" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="C105"/>
       <c r="D105" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>49</v>
+      </c>
+      <c r="E105" t="s">
+        <v>35</v>
       </c>
       <c r="F105"/>
       <c r="G105">
-        <v>84300</v>
+        <v>56380</v>
       </c>
       <c r="H105">
-        <v>84300</v>
+        <v>56380</v>
       </c>
       <c r="I105">
-        <v>84300</v>
+        <v>56380</v>
       </c>
       <c r="J105">
         <v>0</v>
       </c>
       <c r="K105"/>
     </row>
     <row r="106" spans="1:12">
       <c r="A106">
         <v>101</v>
       </c>
       <c r="B106" t="s">
         <v>52</v>
       </c>
       <c r="C106"/>
       <c r="D106" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="E106" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="F106"/>
       <c r="G106">
-        <v>60300</v>
+        <v>84300</v>
       </c>
       <c r="H106">
-        <v>60300</v>
+        <v>84300</v>
       </c>
       <c r="I106">
-        <v>60300</v>
+        <v>84300</v>
       </c>
       <c r="J106">
         <v>0</v>
       </c>
       <c r="K106"/>
     </row>
     <row r="107" spans="1:12">
       <c r="A107">
         <v>102</v>
       </c>
       <c r="B107" t="s">
         <v>52</v>
       </c>
       <c r="C107"/>
       <c r="D107" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E107" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F107"/>
       <c r="G107">
-        <v>55200</v>
+        <v>56380</v>
       </c>
       <c r="H107">
-        <v>55200</v>
+        <v>56380</v>
       </c>
       <c r="I107">
-        <v>55200</v>
+        <v>56380</v>
       </c>
       <c r="J107">
         <v>0</v>
       </c>
       <c r="K107"/>
     </row>
     <row r="108" spans="1:12">
       <c r="A108">
         <v>103</v>
       </c>
       <c r="B108" t="s">
         <v>52</v>
       </c>
       <c r="C108"/>
       <c r="D108" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="E108" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F108"/>
       <c r="G108">
-        <v>56380</v>
+        <v>59270</v>
       </c>
       <c r="H108">
-        <v>56380</v>
+        <v>59270</v>
       </c>
       <c r="I108">
-        <v>56380</v>
+        <v>59270</v>
       </c>
       <c r="J108">
         <v>0</v>
       </c>
       <c r="K108"/>
     </row>
     <row r="109" spans="1:12">
       <c r="A109">
         <v>104</v>
       </c>
       <c r="B109" t="s">
         <v>52</v>
       </c>
       <c r="C109"/>
       <c r="D109" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E109" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F109"/>
       <c r="G109">
-        <v>84300</v>
+        <v>70300</v>
       </c>
       <c r="H109">
-        <v>84300</v>
+        <v>70300</v>
       </c>
       <c r="I109">
-        <v>84300</v>
+        <v>70300</v>
       </c>
       <c r="J109">
         <v>0</v>
       </c>
       <c r="K109"/>
     </row>
     <row r="110" spans="1:12">
       <c r="A110">
         <v>105</v>
       </c>
       <c r="B110" t="s">
         <v>52</v>
       </c>
       <c r="C110"/>
       <c r="D110" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="E110" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F110"/>
       <c r="G110">
         <v>56380</v>
       </c>
       <c r="H110">
         <v>56380</v>
       </c>
       <c r="I110">
         <v>56380</v>
       </c>
       <c r="J110">
         <v>0</v>
       </c>
       <c r="K110"/>
     </row>
     <row r="111" spans="1:12">
       <c r="A111">
         <v>106</v>
       </c>
       <c r="B111" t="s">
         <v>52</v>
       </c>
       <c r="C111"/>
       <c r="D111" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="E111" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F111"/>
       <c r="G111">
-        <v>59270</v>
+        <v>71100</v>
       </c>
       <c r="H111">
-        <v>59270</v>
+        <v>71100</v>
       </c>
       <c r="I111">
-        <v>59270</v>
+        <v>71100</v>
       </c>
       <c r="J111">
         <v>0</v>
       </c>
       <c r="K111"/>
     </row>
     <row r="112" spans="1:12">
       <c r="A112">
         <v>107</v>
       </c>
       <c r="B112" t="s">
         <v>52</v>
       </c>
       <c r="C112"/>
       <c r="D112" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="E112" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F112"/>
       <c r="G112">
-        <v>56380</v>
+        <v>65190</v>
       </c>
       <c r="H112">
-        <v>56380</v>
+        <v>65190</v>
       </c>
       <c r="I112">
-        <v>56380</v>
+        <v>65190</v>
       </c>
       <c r="J112">
         <v>0</v>
       </c>
       <c r="K112"/>
     </row>
     <row r="113" spans="1:12">
       <c r="A113">
         <v>108</v>
       </c>
       <c r="B113" t="s">
         <v>52</v>
       </c>
       <c r="C113"/>
       <c r="D113" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="E113" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="F113"/>
       <c r="G113">
-        <v>68100</v>
+        <v>71100</v>
       </c>
       <c r="H113">
-        <v>68100</v>
+        <v>71100</v>
       </c>
       <c r="I113">
-        <v>68100</v>
+        <v>71100</v>
       </c>
       <c r="J113">
         <v>0</v>
       </c>
       <c r="K113"/>
     </row>
     <row r="114" spans="1:12">
       <c r="A114">
         <v>109</v>
       </c>
       <c r="B114" t="s">
         <v>52</v>
       </c>
       <c r="C114"/>
       <c r="D114" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="E114" t="s">
-        <v>37</v>
+        <v>56</v>
       </c>
       <c r="F114"/>
       <c r="G114">
-        <v>70300</v>
+        <v>65190</v>
       </c>
       <c r="H114">
-        <v>70300</v>
+        <v>65190</v>
       </c>
       <c r="I114">
-        <v>70300</v>
+        <v>65190</v>
       </c>
       <c r="J114">
         <v>0</v>
       </c>
       <c r="K114"/>
     </row>
     <row r="115" spans="1:12">
       <c r="A115">
         <v>110</v>
       </c>
       <c r="B115" t="s">
         <v>52</v>
       </c>
       <c r="C115"/>
       <c r="D115" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="E115" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="F115"/>
       <c r="G115">
-        <v>71100</v>
+        <v>71400</v>
       </c>
       <c r="H115">
-        <v>71100</v>
+        <v>71400</v>
       </c>
       <c r="I115">
-        <v>71100</v>
+        <v>71400</v>
       </c>
       <c r="J115">
         <v>0</v>
       </c>
       <c r="K115"/>
     </row>
     <row r="116" spans="1:12">
       <c r="A116">
         <v>111</v>
       </c>
       <c r="B116" t="s">
         <v>52</v>
       </c>
       <c r="C116"/>
       <c r="D116" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="E116" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="F116"/>
       <c r="G116">
-        <v>65190</v>
+        <v>70300</v>
       </c>
       <c r="H116">
-        <v>65190</v>
+        <v>70300</v>
       </c>
       <c r="I116">
-        <v>65190</v>
+        <v>70300</v>
       </c>
       <c r="J116">
         <v>0</v>
       </c>
       <c r="K116"/>
     </row>
     <row r="117" spans="1:12">
       <c r="A117">
         <v>112</v>
       </c>
       <c r="B117" t="s">
         <v>52</v>
       </c>
       <c r="C117"/>
       <c r="D117" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="E117" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F117"/>
       <c r="G117">
-        <v>71100</v>
+        <v>56380</v>
       </c>
       <c r="H117">
-        <v>71100</v>
+        <v>56380</v>
       </c>
       <c r="I117">
-        <v>71100</v>
+        <v>56380</v>
       </c>
       <c r="J117">
         <v>0</v>
       </c>
       <c r="K117"/>
     </row>
     <row r="118" spans="1:12">
       <c r="A118">
         <v>113</v>
       </c>
       <c r="B118" t="s">
         <v>52</v>
       </c>
       <c r="C118"/>
       <c r="D118" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="E118" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F118"/>
       <c r="G118">
-        <v>65190</v>
+        <v>62460</v>
       </c>
       <c r="H118">
-        <v>65190</v>
+        <v>62460</v>
       </c>
       <c r="I118">
-        <v>65190</v>
+        <v>62460</v>
       </c>
       <c r="J118">
         <v>0</v>
       </c>
       <c r="K118"/>
     </row>
     <row r="119" spans="1:12">
       <c r="A119">
         <v>114</v>
       </c>
       <c r="B119" t="s">
         <v>52</v>
       </c>
       <c r="C119"/>
       <c r="D119" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="E119" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F119"/>
       <c r="G119">
-        <v>70300</v>
+        <v>68400</v>
       </c>
       <c r="H119">
-        <v>70300</v>
+        <v>68400</v>
       </c>
       <c r="I119">
-        <v>70300</v>
+        <v>68400</v>
       </c>
       <c r="J119">
         <v>0</v>
       </c>
       <c r="K119"/>
     </row>
     <row r="120" spans="1:12">
       <c r="A120">
         <v>115</v>
       </c>
       <c r="B120" t="s">
         <v>52</v>
       </c>
       <c r="C120"/>
       <c r="D120" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="E120" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F120"/>
       <c r="G120">
-        <v>71400</v>
+        <v>56380</v>
       </c>
       <c r="H120">
-        <v>71400</v>
+        <v>56380</v>
       </c>
       <c r="I120">
-        <v>71400</v>
+        <v>56380</v>
       </c>
       <c r="J120">
         <v>0</v>
       </c>
       <c r="K120"/>
     </row>
     <row r="121" spans="1:12">
       <c r="A121">
         <v>116</v>
       </c>
       <c r="B121" t="s">
         <v>52</v>
       </c>
       <c r="C121"/>
       <c r="D121" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="E121" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F121"/>
       <c r="G121">
-        <v>62460</v>
+        <v>76270</v>
       </c>
       <c r="H121">
-        <v>62460</v>
+        <v>76270</v>
       </c>
       <c r="I121">
-        <v>62460</v>
+        <v>76270</v>
       </c>
       <c r="J121">
         <v>0</v>
       </c>
       <c r="K121"/>
     </row>
     <row r="122" spans="1:12">
       <c r="A122">
         <v>117</v>
       </c>
       <c r="B122" t="s">
         <v>52</v>
       </c>
       <c r="C122"/>
       <c r="D122" t="s">
         <v>20</v>
       </c>
       <c r="E122" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="F122"/>
       <c r="G122">
-        <v>56380</v>
+        <v>60300</v>
       </c>
       <c r="H122">
-        <v>56380</v>
+        <v>60300</v>
       </c>
       <c r="I122">
-        <v>56380</v>
+        <v>60300</v>
       </c>
       <c r="J122">
         <v>0</v>
       </c>
       <c r="K122"/>
     </row>
     <row r="123" spans="1:12">
       <c r="A123">
         <v>118</v>
       </c>
       <c r="B123" t="s">
         <v>52</v>
       </c>
       <c r="C123"/>
       <c r="D123" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E123" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F123"/>
       <c r="G123">
-        <v>56380</v>
+        <v>79200</v>
       </c>
       <c r="H123">
-        <v>56380</v>
+        <v>79200</v>
       </c>
       <c r="I123">
-        <v>56380</v>
+        <v>79200</v>
       </c>
       <c r="J123">
         <v>0</v>
       </c>
       <c r="K123"/>
     </row>
     <row r="124" spans="1:12">
       <c r="A124">
         <v>119</v>
       </c>
       <c r="B124" t="s">
         <v>52</v>
       </c>
       <c r="C124"/>
       <c r="D124" t="s">
         <v>49</v>
       </c>
       <c r="E124" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F124"/>
       <c r="G124">
-        <v>68400</v>
+        <v>71100</v>
       </c>
       <c r="H124">
-        <v>68400</v>
+        <v>71100</v>
       </c>
       <c r="I124">
-        <v>68400</v>
+        <v>71100</v>
       </c>
       <c r="J124">
         <v>0</v>
       </c>
       <c r="K124"/>
     </row>
     <row r="125" spans="1:12">
       <c r="A125">
         <v>120</v>
       </c>
       <c r="B125" t="s">
         <v>52</v>
       </c>
       <c r="C125"/>
       <c r="D125" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="E125" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F125"/>
       <c r="G125">
-        <v>56380</v>
+        <v>72270</v>
       </c>
       <c r="H125">
-        <v>56380</v>
+        <v>72270</v>
       </c>
       <c r="I125">
-        <v>56380</v>
+        <v>72270</v>
       </c>
       <c r="J125">
         <v>0</v>
       </c>
       <c r="K125"/>
     </row>
     <row r="126" spans="1:12">
       <c r="A126">
         <v>121</v>
       </c>
       <c r="B126" t="s">
         <v>52</v>
       </c>
       <c r="C126"/>
       <c r="D126" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="E126" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F126"/>
       <c r="G126">
-        <v>76270</v>
+        <v>72270</v>
       </c>
       <c r="H126">
-        <v>76270</v>
+        <v>72270</v>
       </c>
       <c r="I126">
-        <v>76270</v>
+        <v>72270</v>
       </c>
       <c r="J126">
         <v>0</v>
       </c>
       <c r="K126"/>
     </row>
     <row r="127" spans="1:12">
       <c r="A127">
         <v>122</v>
       </c>
       <c r="B127" t="s">
         <v>52</v>
       </c>
       <c r="C127"/>
       <c r="D127" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E127" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F127"/>
       <c r="G127">
-        <v>79200</v>
+        <v>60300</v>
       </c>
       <c r="H127">
-        <v>79200</v>
+        <v>60300</v>
       </c>
       <c r="I127">
-        <v>79200</v>
+        <v>60300</v>
       </c>
       <c r="J127">
         <v>0</v>
       </c>
       <c r="K127"/>
     </row>
     <row r="128" spans="1:12">
       <c r="A128">
         <v>123</v>
       </c>
       <c r="B128" t="s">
         <v>52</v>
       </c>
       <c r="C128"/>
       <c r="D128" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="E128" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F128"/>
       <c r="G128">
         <v>60300</v>
       </c>
       <c r="H128">
         <v>60300</v>
       </c>
       <c r="I128">
         <v>60300</v>
       </c>
       <c r="J128">
         <v>0</v>
       </c>
       <c r="K128"/>
     </row>
     <row r="129" spans="1:12">
       <c r="A129">
         <v>124</v>
       </c>
       <c r="B129" t="s">
         <v>52</v>
       </c>
       <c r="C129"/>
       <c r="D129" t="s">
         <v>49</v>
       </c>
       <c r="E129" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F129"/>
       <c r="G129">
-        <v>71100</v>
+        <v>82300</v>
       </c>
       <c r="H129">
-        <v>71100</v>
+        <v>82300</v>
       </c>
       <c r="I129">
-        <v>71100</v>
+        <v>82300</v>
       </c>
       <c r="J129">
         <v>0</v>
       </c>
       <c r="K129"/>
     </row>
     <row r="130" spans="1:12">
       <c r="A130">
         <v>125</v>
       </c>
       <c r="B130" t="s">
         <v>52</v>
       </c>
       <c r="C130"/>
       <c r="D130" t="s">
         <v>51</v>
       </c>
       <c r="E130" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F130"/>
       <c r="G130">
-        <v>72270</v>
+        <v>60300</v>
       </c>
       <c r="H130">
-        <v>72270</v>
+        <v>60300</v>
       </c>
       <c r="I130">
-        <v>72270</v>
+        <v>60300</v>
       </c>
       <c r="J130">
         <v>0</v>
       </c>
       <c r="K130"/>
     </row>
     <row r="131" spans="1:12">
       <c r="A131">
         <v>126</v>
       </c>
       <c r="B131" t="s">
         <v>52</v>
       </c>
       <c r="C131"/>
       <c r="D131" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="E131" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F131"/>
       <c r="G131">
-        <v>72270</v>
+        <v>60300</v>
       </c>
       <c r="H131">
-        <v>72270</v>
+        <v>60300</v>
       </c>
       <c r="I131">
-        <v>72270</v>
+        <v>60300</v>
       </c>
       <c r="J131">
         <v>0</v>
       </c>
       <c r="K131"/>
     </row>
     <row r="132" spans="1:12">
       <c r="A132">
         <v>127</v>
       </c>
       <c r="B132" t="s">
         <v>52</v>
       </c>
       <c r="C132"/>
       <c r="D132" t="s">
         <v>49</v>
       </c>
       <c r="E132" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F132"/>
       <c r="G132">
-        <v>60300</v>
+        <v>68400</v>
       </c>
       <c r="H132">
-        <v>60300</v>
+        <v>68400</v>
       </c>
       <c r="I132">
-        <v>60300</v>
+        <v>68400</v>
       </c>
       <c r="J132">
         <v>0</v>
       </c>
       <c r="K132"/>
     </row>
     <row r="133" spans="1:12">
       <c r="A133">
         <v>128</v>
       </c>
       <c r="B133" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="C133"/>
+        <v>66</v>
+      </c>
+      <c r="C133" t="s">
+        <v>67</v>
+      </c>
       <c r="D133" t="s">
-        <v>51</v>
+        <v>68</v>
       </c>
       <c r="E133" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="F133"/>
+        <v>69</v>
+      </c>
+      <c r="F133">
+        <v>1250</v>
+      </c>
       <c r="G133">
-        <v>60300</v>
+        <v>98000</v>
       </c>
       <c r="H133">
-        <v>60300</v>
+        <v>98000</v>
       </c>
       <c r="I133">
-        <v>60300</v>
+        <v>98000</v>
       </c>
       <c r="J133">
         <v>0</v>
       </c>
       <c r="K133"/>
     </row>
     <row r="134" spans="1:12">
       <c r="A134">
         <v>129</v>
       </c>
       <c r="B134" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="C134"/>
+        <v>66</v>
+      </c>
+      <c r="C134" t="s">
+        <v>70</v>
+      </c>
       <c r="D134" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="E134" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="F134"/>
+        <v>69</v>
+      </c>
+      <c r="F134" t="s">
+        <v>71</v>
+      </c>
       <c r="G134">
-        <v>82300</v>
+        <v>101000</v>
       </c>
       <c r="H134">
-        <v>82300</v>
+        <v>101000</v>
       </c>
       <c r="I134">
-        <v>82300</v>
+        <v>101000</v>
       </c>
       <c r="J134">
         <v>0</v>
       </c>
       <c r="K134"/>
     </row>
     <row r="135" spans="1:12">
       <c r="A135">
         <v>130</v>
       </c>
       <c r="B135" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="C135"/>
+        <v>66</v>
+      </c>
+      <c r="C135" t="s">
+        <v>70</v>
+      </c>
       <c r="D135" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="E135" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="F135"/>
+        <v>72</v>
+      </c>
+      <c r="F135" t="s">
+        <v>73</v>
+      </c>
       <c r="G135">
-        <v>68400</v>
+        <v>98000</v>
       </c>
       <c r="H135">
-        <v>68400</v>
+        <v>98000</v>
       </c>
       <c r="I135">
-        <v>68400</v>
+        <v>98000</v>
       </c>
       <c r="J135">
         <v>0</v>
       </c>
       <c r="K135"/>
     </row>
     <row r="136" spans="1:12">
       <c r="A136">
         <v>131</v>
       </c>
       <c r="B136" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="C136"/>
+        <v>66</v>
+      </c>
+      <c r="C136" t="s">
+        <v>67</v>
+      </c>
       <c r="D136" t="s">
-        <v>51</v>
+        <v>68</v>
       </c>
       <c r="E136" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="F136"/>
+        <v>72</v>
+      </c>
+      <c r="F136">
+        <v>1250</v>
+      </c>
       <c r="G136">
-        <v>60300</v>
+        <v>95000</v>
       </c>
       <c r="H136">
-        <v>60300</v>
+        <v>95000</v>
       </c>
       <c r="I136">
-        <v>60300</v>
+        <v>95000</v>
       </c>
       <c r="J136">
         <v>0</v>
       </c>
       <c r="K136"/>
     </row>
     <row r="137" spans="1:12">
       <c r="A137">
         <v>132</v>
       </c>
       <c r="B137" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="C137"/>
+        <v>66</v>
+      </c>
+      <c r="C137" t="s">
+        <v>74</v>
+      </c>
       <c r="D137" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="E137" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="F137"/>
+        <v>72</v>
+      </c>
+      <c r="F137" t="s">
+        <v>71</v>
+      </c>
       <c r="G137">
-        <v>60300</v>
+        <v>73500</v>
       </c>
       <c r="H137">
-        <v>60300</v>
+        <v>73500</v>
       </c>
       <c r="I137">
-        <v>60300</v>
+        <v>73500</v>
       </c>
       <c r="J137">
         <v>0</v>
       </c>
       <c r="K137"/>
     </row>
     <row r="138" spans="1:12">
       <c r="A138">
         <v>133</v>
       </c>
       <c r="B138" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="C138"/>
+        <v>66</v>
+      </c>
+      <c r="C138" t="s">
+        <v>70</v>
+      </c>
       <c r="D138" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="E138" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="F138"/>
+        <v>72</v>
+      </c>
+      <c r="F138" t="s">
+        <v>71</v>
+      </c>
       <c r="G138">
-        <v>60300</v>
+        <v>98000</v>
       </c>
       <c r="H138">
-        <v>60300</v>
+        <v>98000</v>
       </c>
       <c r="I138">
-        <v>60300</v>
+        <v>98000</v>
       </c>
       <c r="J138">
         <v>0</v>
       </c>
       <c r="K138"/>
     </row>
     <row r="139" spans="1:12">
       <c r="A139">
         <v>134</v>
       </c>
       <c r="B139" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="C139"/>
+        <v>66</v>
+      </c>
+      <c r="C139" t="s">
+        <v>70</v>
+      </c>
       <c r="D139" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="E139" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="F139"/>
+        <v>75</v>
+      </c>
+      <c r="F139" t="s">
+        <v>71</v>
+      </c>
       <c r="G139">
-        <v>60300</v>
+        <v>96000</v>
       </c>
       <c r="H139">
-        <v>60300</v>
+        <v>96000</v>
       </c>
       <c r="I139">
-        <v>60300</v>
+        <v>96000</v>
       </c>
       <c r="J139">
         <v>0</v>
       </c>
       <c r="K139"/>
     </row>
     <row r="140" spans="1:12">
       <c r="A140">
         <v>135</v>
       </c>
       <c r="B140" t="s">
+        <v>66</v>
+      </c>
+      <c r="C140" t="s">
+        <v>76</v>
+      </c>
+      <c r="D140" t="s">
         <v>68</v>
       </c>
-      <c r="C140" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E140" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>77</v>
+      </c>
+      <c r="F140">
+        <v>1060</v>
       </c>
       <c r="G140">
-        <v>98500</v>
+        <v>71000</v>
       </c>
       <c r="H140">
-        <v>98500</v>
+        <v>71000</v>
       </c>
       <c r="I140">
-        <v>98500</v>
+        <v>71000</v>
       </c>
       <c r="J140">
         <v>0</v>
       </c>
       <c r="K140"/>
     </row>
     <row r="141" spans="1:12">
       <c r="A141">
         <v>136</v>
       </c>
       <c r="B141" t="s">
+        <v>66</v>
+      </c>
+      <c r="C141" t="s">
+        <v>74</v>
+      </c>
+      <c r="D141" t="s">
         <v>68</v>
       </c>
-      <c r="C141" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E141" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="F141" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="G141">
-        <v>97000</v>
+        <v>73000</v>
       </c>
       <c r="H141">
-        <v>97000</v>
+        <v>73000</v>
       </c>
       <c r="I141">
-        <v>97000</v>
+        <v>73000</v>
       </c>
       <c r="J141">
         <v>0</v>
       </c>
       <c r="K141"/>
     </row>
     <row r="142" spans="1:12">
       <c r="A142">
         <v>137</v>
       </c>
       <c r="B142" t="s">
+        <v>66</v>
+      </c>
+      <c r="C142" t="s">
+        <v>67</v>
+      </c>
+      <c r="D142" t="s">
         <v>68</v>
       </c>
-      <c r="C142" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E142" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="F142">
-        <v>1250</v>
+        <v>1500</v>
       </c>
       <c r="G142">
-        <v>90000</v>
+        <v>92500</v>
       </c>
       <c r="H142">
-        <v>90000</v>
+        <v>92500</v>
       </c>
       <c r="I142">
-        <v>90000</v>
+        <v>92500</v>
       </c>
       <c r="J142">
         <v>0</v>
       </c>
       <c r="K142"/>
     </row>
     <row r="143" spans="1:12">
       <c r="A143">
         <v>138</v>
       </c>
       <c r="B143" t="s">
+        <v>66</v>
+      </c>
+      <c r="C143" t="s">
+        <v>67</v>
+      </c>
+      <c r="D143" t="s">
         <v>68</v>
       </c>
-      <c r="C143" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E143" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>79</v>
+      </c>
+      <c r="F143">
+        <v>137</v>
       </c>
       <c r="G143">
-        <v>71000</v>
+        <v>83500</v>
       </c>
       <c r="H143">
-        <v>71000</v>
+        <v>83500</v>
       </c>
       <c r="I143">
-        <v>71000</v>
+        <v>83500</v>
       </c>
       <c r="J143">
         <v>0</v>
       </c>
       <c r="K143"/>
     </row>
     <row r="144" spans="1:12">
       <c r="A144">
         <v>139</v>
       </c>
       <c r="B144" t="s">
+        <v>66</v>
+      </c>
+      <c r="C144" t="s">
+        <v>76</v>
+      </c>
+      <c r="D144" t="s">
         <v>68</v>
       </c>
-      <c r="C144" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E144" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>79</v>
+      </c>
+      <c r="F144">
+        <v>1060</v>
       </c>
       <c r="G144">
-        <v>95000</v>
+        <v>71000</v>
       </c>
       <c r="H144">
-        <v>95000</v>
+        <v>71000</v>
       </c>
       <c r="I144">
-        <v>95000</v>
+        <v>71000</v>
       </c>
       <c r="J144">
         <v>0</v>
       </c>
       <c r="K144"/>
     </row>
     <row r="145" spans="1:12">
       <c r="A145">
         <v>140</v>
       </c>
       <c r="B145" t="s">
+        <v>66</v>
+      </c>
+      <c r="C145" t="s">
+        <v>76</v>
+      </c>
+      <c r="D145" t="s">
         <v>68</v>
       </c>
-      <c r="C145" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E145" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="F145">
-        <v>1500</v>
+        <v>1250</v>
       </c>
       <c r="G145">
-        <v>86500</v>
+        <v>71000</v>
       </c>
       <c r="H145">
-        <v>86500</v>
+        <v>71000</v>
       </c>
       <c r="I145">
-        <v>86500</v>
+        <v>71000</v>
       </c>
       <c r="J145">
         <v>0</v>
       </c>
       <c r="K145"/>
     </row>
     <row r="146" spans="1:12">
       <c r="A146">
         <v>141</v>
       </c>
       <c r="B146" t="s">
+        <v>66</v>
+      </c>
+      <c r="C146" t="s">
+        <v>67</v>
+      </c>
+      <c r="D146" t="s">
         <v>68</v>
       </c>
-      <c r="C146" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E146" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>79</v>
+      </c>
+      <c r="F146">
+        <v>1250</v>
       </c>
       <c r="G146">
-        <v>93000</v>
+        <v>90500</v>
       </c>
       <c r="H146">
-        <v>93000</v>
+        <v>90500</v>
       </c>
       <c r="I146">
-        <v>93000</v>
+        <v>90500</v>
       </c>
       <c r="J146">
         <v>0</v>
       </c>
       <c r="K146"/>
     </row>
     <row r="147" spans="1:12">
       <c r="A147">
         <v>142</v>
       </c>
       <c r="B147" t="s">
+        <v>66</v>
+      </c>
+      <c r="C147" t="s">
+        <v>74</v>
+      </c>
+      <c r="D147" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E147" t="s">
         <v>79</v>
       </c>
-      <c r="F147">
-        <v>1060</v>
+      <c r="F147" t="s">
+        <v>71</v>
       </c>
       <c r="G147">
-        <v>70000</v>
+        <v>72500</v>
       </c>
       <c r="H147">
-        <v>70000</v>
+        <v>72500</v>
       </c>
       <c r="I147">
-        <v>70000</v>
+        <v>72500</v>
       </c>
       <c r="J147">
         <v>0</v>
       </c>
       <c r="K147"/>
     </row>
     <row r="148" spans="1:12">
       <c r="A148">
         <v>143</v>
       </c>
       <c r="B148" t="s">
+        <v>66</v>
+      </c>
+      <c r="C148" t="s">
+        <v>70</v>
+      </c>
+      <c r="D148" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E148" t="s">
         <v>79</v>
       </c>
       <c r="F148" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G148">
-        <v>70500</v>
+        <v>93000</v>
       </c>
       <c r="H148">
-        <v>70500</v>
+        <v>93000</v>
       </c>
       <c r="I148">
-        <v>70500</v>
+        <v>93000</v>
       </c>
       <c r="J148">
         <v>0</v>
       </c>
       <c r="K148"/>
     </row>
     <row r="149" spans="1:12">
       <c r="A149">
         <v>144</v>
       </c>
       <c r="B149" t="s">
+        <v>66</v>
+      </c>
+      <c r="C149" t="s">
+        <v>67</v>
+      </c>
+      <c r="D149" t="s">
         <v>68</v>
       </c>
-      <c r="C149" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E149" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F149">
-        <v>1060</v>
+        <v>1500</v>
       </c>
       <c r="G149">
-        <v>70000</v>
+        <v>90500</v>
       </c>
       <c r="H149">
-        <v>70000</v>
+        <v>90500</v>
       </c>
       <c r="I149">
-        <v>70000</v>
+        <v>90500</v>
       </c>
       <c r="J149">
         <v>0</v>
       </c>
       <c r="K149"/>
     </row>
     <row r="150" spans="1:12">
       <c r="A150">
         <v>145</v>
       </c>
       <c r="B150" t="s">
+        <v>66</v>
+      </c>
+      <c r="C150" t="s">
+        <v>76</v>
+      </c>
+      <c r="D150" t="s">
         <v>68</v>
       </c>
-      <c r="C150" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E150" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F150">
-        <v>1250</v>
+        <v>1560</v>
       </c>
       <c r="G150">
-        <v>70000</v>
+        <v>71000</v>
       </c>
       <c r="H150">
-        <v>70000</v>
+        <v>71000</v>
       </c>
       <c r="I150">
-        <v>70000</v>
+        <v>71000</v>
       </c>
       <c r="J150">
         <v>0</v>
       </c>
       <c r="K150"/>
     </row>
     <row r="151" spans="1:12">
       <c r="A151">
         <v>146</v>
       </c>
       <c r="B151" t="s">
+        <v>66</v>
+      </c>
+      <c r="C151" t="s">
+        <v>67</v>
+      </c>
+      <c r="D151" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E151" t="s">
         <v>80</v>
       </c>
       <c r="F151">
         <v>1250</v>
       </c>
       <c r="G151">
-        <v>81700</v>
+        <v>90000</v>
       </c>
       <c r="H151">
-        <v>81700</v>
+        <v>90000</v>
       </c>
       <c r="I151">
-        <v>81700</v>
+        <v>90000</v>
       </c>
       <c r="J151">
         <v>0</v>
       </c>
       <c r="K151"/>
     </row>
     <row r="152" spans="1:12">
       <c r="A152">
         <v>147</v>
       </c>
       <c r="B152" t="s">
+        <v>66</v>
+      </c>
+      <c r="C152" t="s">
+        <v>67</v>
+      </c>
+      <c r="D152" t="s">
         <v>68</v>
       </c>
-      <c r="C152" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E152" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>81</v>
+      </c>
+      <c r="F152">
+        <v>1250</v>
       </c>
       <c r="G152">
-        <v>70000</v>
+        <v>88500</v>
       </c>
       <c r="H152">
-        <v>70000</v>
+        <v>88500</v>
       </c>
       <c r="I152">
-        <v>70000</v>
+        <v>88500</v>
       </c>
       <c r="J152">
         <v>0</v>
       </c>
       <c r="K152"/>
     </row>
     <row r="153" spans="1:12">
       <c r="A153">
         <v>148</v>
       </c>
       <c r="B153" t="s">
+        <v>66</v>
+      </c>
+      <c r="C153" t="s">
+        <v>74</v>
+      </c>
+      <c r="D153" t="s">
         <v>68</v>
       </c>
-      <c r="C153" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E153" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F153" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G153">
-        <v>87500</v>
+        <v>72500</v>
       </c>
       <c r="H153">
-        <v>87500</v>
+        <v>72500</v>
       </c>
       <c r="I153">
-        <v>87500</v>
+        <v>72500</v>
       </c>
       <c r="J153">
         <v>0</v>
       </c>
       <c r="K153"/>
     </row>
     <row r="154" spans="1:12">
       <c r="A154">
         <v>149</v>
       </c>
       <c r="B154" t="s">
+        <v>66</v>
+      </c>
+      <c r="C154" t="s">
+        <v>70</v>
+      </c>
+      <c r="D154" t="s">
         <v>68</v>
       </c>
-      <c r="C154" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E154" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>1560</v>
+        <v>81</v>
+      </c>
+      <c r="F154" t="s">
+        <v>71</v>
       </c>
       <c r="G154">
-        <v>70000</v>
+        <v>91500</v>
       </c>
       <c r="H154">
-        <v>70000</v>
+        <v>91500</v>
       </c>
       <c r="I154">
-        <v>70000</v>
+        <v>91500</v>
       </c>
       <c r="J154">
         <v>0</v>
       </c>
       <c r="K154"/>
     </row>
     <row r="155" spans="1:12">
       <c r="A155">
         <v>150</v>
       </c>
       <c r="B155" t="s">
+        <v>66</v>
+      </c>
+      <c r="C155" t="s">
+        <v>67</v>
+      </c>
+      <c r="D155" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E155" t="s">
         <v>81</v>
       </c>
       <c r="F155">
-        <v>1250</v>
+        <v>1500</v>
       </c>
       <c r="G155">
-        <v>80000</v>
+        <v>88500</v>
       </c>
       <c r="H155">
-        <v>80000</v>
+        <v>88500</v>
       </c>
       <c r="I155">
-        <v>80000</v>
+        <v>88500</v>
       </c>
       <c r="J155">
         <v>0</v>
       </c>
       <c r="K155"/>
     </row>
     <row r="156" spans="1:12">
       <c r="A156">
         <v>151</v>
       </c>
       <c r="B156" t="s">
+        <v>66</v>
+      </c>
+      <c r="C156" t="s">
+        <v>76</v>
+      </c>
+      <c r="D156" t="s">
         <v>68</v>
       </c>
-      <c r="C156" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E156" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F156">
-        <v>1500</v>
+        <v>1250</v>
       </c>
       <c r="G156">
-        <v>80000</v>
+        <v>70000</v>
       </c>
       <c r="H156">
-        <v>80000</v>
+        <v>70000</v>
       </c>
       <c r="I156">
-        <v>80000</v>
+        <v>70000</v>
       </c>
       <c r="J156">
         <v>0</v>
       </c>
       <c r="K156"/>
     </row>
     <row r="157" spans="1:12">
       <c r="A157">
         <v>152</v>
       </c>
       <c r="B157" t="s">
+        <v>66</v>
+      </c>
+      <c r="C157" t="s">
+        <v>74</v>
+      </c>
+      <c r="D157" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E157" t="s">
         <v>82</v>
       </c>
-      <c r="F157">
-        <v>137</v>
+      <c r="F157" t="s">
+        <v>71</v>
       </c>
       <c r="G157">
-        <v>81500</v>
+        <v>72500</v>
       </c>
       <c r="H157">
-        <v>81500</v>
+        <v>72500</v>
       </c>
       <c r="I157">
-        <v>81500</v>
+        <v>72500</v>
       </c>
       <c r="J157">
         <v>0</v>
       </c>
       <c r="K157"/>
     </row>
     <row r="158" spans="1:12">
       <c r="A158">
         <v>153</v>
       </c>
       <c r="B158" t="s">
+        <v>66</v>
+      </c>
+      <c r="C158" t="s">
+        <v>70</v>
+      </c>
+      <c r="D158" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E158" t="s">
         <v>82</v>
       </c>
-      <c r="F158">
-        <v>1250</v>
+      <c r="F158" t="s">
+        <v>71</v>
       </c>
       <c r="G158">
-        <v>78500</v>
+        <v>90000</v>
       </c>
       <c r="H158">
-        <v>78500</v>
+        <v>90000</v>
       </c>
       <c r="I158">
-        <v>78500</v>
+        <v>90000</v>
       </c>
       <c r="J158">
         <v>0</v>
       </c>
       <c r="K158"/>
     </row>
     <row r="159" spans="1:12">
       <c r="A159">
         <v>154</v>
       </c>
       <c r="B159" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C159" t="s">
         <v>76</v>
       </c>
       <c r="D159" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>68</v>
+      </c>
+      <c r="E159">
+        <v>1</v>
+      </c>
+      <c r="F159">
+        <v>1250</v>
       </c>
       <c r="G159">
         <v>70000</v>
       </c>
       <c r="H159">
         <v>70000</v>
       </c>
       <c r="I159">
         <v>70000</v>
       </c>
       <c r="J159">
         <v>0</v>
       </c>
       <c r="K159"/>
     </row>
     <row r="160" spans="1:12">
       <c r="A160">
         <v>155</v>
       </c>
       <c r="B160" t="s">
+        <v>66</v>
+      </c>
+      <c r="C160" t="s">
+        <v>74</v>
+      </c>
+      <c r="D160" t="s">
         <v>68</v>
       </c>
-      <c r="C160" t="s">
-[...6 lines deleted...]
-        <v>82</v>
+      <c r="E160">
+        <v>1</v>
       </c>
       <c r="F160" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="G160">
-        <v>88000</v>
+        <v>71000</v>
       </c>
       <c r="H160">
-        <v>88000</v>
+        <v>71000</v>
       </c>
       <c r="I160">
-        <v>88000</v>
+        <v>71000</v>
       </c>
       <c r="J160">
         <v>0</v>
       </c>
       <c r="K160"/>
     </row>
     <row r="161" spans="1:12">
       <c r="A161">
         <v>156</v>
       </c>
       <c r="B161" t="s">
+        <v>66</v>
+      </c>
+      <c r="C161" t="s">
+        <v>70</v>
+      </c>
+      <c r="D161" t="s">
         <v>68</v>
       </c>
-      <c r="C161" t="s">
-[...9 lines deleted...]
-        <v>1500</v>
+      <c r="E161">
+        <v>1</v>
+      </c>
+      <c r="F161" t="s">
+        <v>71</v>
       </c>
       <c r="G161">
-        <v>77000</v>
+        <v>89000</v>
       </c>
       <c r="H161">
-        <v>77000</v>
+        <v>89000</v>
       </c>
       <c r="I161">
-        <v>77000</v>
+        <v>89000</v>
       </c>
       <c r="J161">
         <v>0</v>
       </c>
       <c r="K161"/>
     </row>
     <row r="162" spans="1:12">
       <c r="A162">
         <v>157</v>
       </c>
       <c r="B162" t="s">
+        <v>66</v>
+      </c>
+      <c r="C162" t="s">
+        <v>74</v>
+      </c>
+      <c r="D162" t="s">
         <v>68</v>
       </c>
-      <c r="C162" t="s">
-[...9 lines deleted...]
-        <v>1250</v>
+      <c r="E162">
+        <v>1</v>
+      </c>
+      <c r="F162" t="s">
+        <v>71</v>
       </c>
       <c r="G162">
-        <v>68500</v>
+        <v>71000</v>
       </c>
       <c r="H162">
-        <v>68500</v>
+        <v>71000</v>
       </c>
       <c r="I162">
-        <v>68500</v>
+        <v>71000</v>
       </c>
       <c r="J162">
         <v>0</v>
       </c>
       <c r="K162"/>
     </row>
     <row r="163" spans="1:12">
       <c r="A163">
         <v>158</v>
       </c>
       <c r="B163" t="s">
+        <v>66</v>
+      </c>
+      <c r="C163" t="s">
+        <v>76</v>
+      </c>
+      <c r="D163" t="s">
         <v>68</v>
       </c>
-      <c r="C163" t="s">
-[...6 lines deleted...]
-        <v>83</v>
+      <c r="E163">
+        <v>1</v>
       </c>
       <c r="F163">
-        <v>1250</v>
+        <v>1500</v>
       </c>
       <c r="G163">
-        <v>76000</v>
+        <v>70000</v>
       </c>
       <c r="H163">
-        <v>76000</v>
+        <v>70000</v>
       </c>
       <c r="I163">
-        <v>76000</v>
+        <v>70000</v>
       </c>
       <c r="J163">
         <v>0</v>
       </c>
       <c r="K163"/>
     </row>
     <row r="164" spans="1:12">
       <c r="A164">
         <v>159</v>
       </c>
       <c r="B164" t="s">
+        <v>66</v>
+      </c>
+      <c r="C164" t="s">
+        <v>70</v>
+      </c>
+      <c r="D164" t="s">
         <v>68</v>
       </c>
-      <c r="C164" t="s">
-[...6 lines deleted...]
-        <v>83</v>
+      <c r="E164">
+        <v>1</v>
       </c>
       <c r="F164" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G164">
-        <v>85000</v>
+        <v>89000</v>
       </c>
       <c r="H164">
-        <v>85000</v>
+        <v>89000</v>
       </c>
       <c r="I164">
-        <v>85000</v>
+        <v>89000</v>
       </c>
       <c r="J164">
         <v>0</v>
       </c>
       <c r="K164"/>
     </row>
     <row r="165" spans="1:12">
       <c r="A165">
         <v>160</v>
       </c>
       <c r="B165" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C165" t="s">
         <v>76</v>
       </c>
       <c r="D165" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E165" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>85</v>
+      </c>
+      <c r="F165">
+        <v>1250</v>
       </c>
       <c r="G165">
         <v>70000</v>
       </c>
       <c r="H165">
         <v>70000</v>
       </c>
       <c r="I165">
         <v>70000</v>
       </c>
       <c r="J165">
         <v>0</v>
       </c>
       <c r="K165"/>
     </row>
     <row r="166" spans="1:12">
       <c r="A166">
         <v>161</v>
       </c>
       <c r="B166" t="s">
+        <v>66</v>
+      </c>
+      <c r="C166" t="s">
+        <v>67</v>
+      </c>
+      <c r="D166" t="s">
         <v>68</v>
       </c>
-      <c r="C166" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E166" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F166">
-        <v>1500</v>
+        <v>1250</v>
       </c>
       <c r="G166">
-        <v>76500</v>
+        <v>85500</v>
       </c>
       <c r="H166">
-        <v>76500</v>
+        <v>85500</v>
       </c>
       <c r="I166">
-        <v>76500</v>
+        <v>85500</v>
       </c>
       <c r="J166">
         <v>0</v>
       </c>
       <c r="K166"/>
     </row>
     <row r="167" spans="1:12">
       <c r="A167">
         <v>162</v>
       </c>
       <c r="B167" t="s">
+        <v>66</v>
+      </c>
+      <c r="C167" t="s">
+        <v>74</v>
+      </c>
+      <c r="D167" t="s">
         <v>68</v>
       </c>
-      <c r="C167" t="s">
-[...9 lines deleted...]
-        <v>1250</v>
+      <c r="E167" t="s">
+        <v>85</v>
+      </c>
+      <c r="F167" t="s">
+        <v>83</v>
       </c>
       <c r="G167">
-        <v>77000</v>
+        <v>71000</v>
       </c>
       <c r="H167">
-        <v>77000</v>
+        <v>71000</v>
       </c>
       <c r="I167">
-        <v>77000</v>
+        <v>71000</v>
       </c>
       <c r="J167">
         <v>0</v>
       </c>
       <c r="K167"/>
     </row>
     <row r="168" spans="1:12">
       <c r="A168">
         <v>163</v>
       </c>
       <c r="B168" t="s">
+        <v>66</v>
+      </c>
+      <c r="C168" t="s">
+        <v>70</v>
+      </c>
+      <c r="D168" t="s">
         <v>68</v>
       </c>
-      <c r="C168" t="s">
-[...9 lines deleted...]
-        <v>1250</v>
+      <c r="E168" t="s">
+        <v>85</v>
+      </c>
+      <c r="F168" t="s">
+        <v>71</v>
       </c>
       <c r="G168">
-        <v>69000</v>
+        <v>87500</v>
       </c>
       <c r="H168">
-        <v>69000</v>
+        <v>87500</v>
       </c>
       <c r="I168">
-        <v>69000</v>
+        <v>87500</v>
       </c>
       <c r="J168">
         <v>0</v>
       </c>
       <c r="K168"/>
     </row>
     <row r="169" spans="1:12">
       <c r="A169">
         <v>164</v>
       </c>
       <c r="B169" t="s">
+        <v>66</v>
+      </c>
+      <c r="C169" t="s">
+        <v>74</v>
+      </c>
+      <c r="D169" t="s">
         <v>68</v>
       </c>
-      <c r="C169" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="E169" t="s">
+        <v>85</v>
       </c>
       <c r="F169" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="G169">
-        <v>69500</v>
+        <v>71000</v>
       </c>
       <c r="H169">
-        <v>69500</v>
+        <v>71000</v>
       </c>
       <c r="I169">
-        <v>69500</v>
+        <v>71000</v>
       </c>
       <c r="J169">
         <v>0</v>
       </c>
       <c r="K169"/>
     </row>
     <row r="170" spans="1:12">
       <c r="A170">
         <v>165</v>
       </c>
       <c r="B170" t="s">
+        <v>66</v>
+      </c>
+      <c r="C170" t="s">
+        <v>67</v>
+      </c>
+      <c r="D170" t="s">
         <v>68</v>
       </c>
-      <c r="C170" t="s">
-[...9 lines deleted...]
-        <v>72</v>
+      <c r="E170" t="s">
+        <v>85</v>
+      </c>
+      <c r="F170">
+        <v>1500</v>
       </c>
       <c r="G170">
-        <v>83000</v>
+        <v>85500</v>
       </c>
       <c r="H170">
-        <v>83000</v>
+        <v>85500</v>
       </c>
       <c r="I170">
-        <v>83000</v>
+        <v>85500</v>
       </c>
       <c r="J170">
         <v>0</v>
       </c>
       <c r="K170"/>
     </row>
     <row r="171" spans="1:12">
       <c r="A171">
         <v>166</v>
       </c>
       <c r="B171" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C171" t="s">
         <v>76</v>
       </c>
       <c r="D171" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>68</v>
+      </c>
+      <c r="E171" t="s">
+        <v>85</v>
+      </c>
+      <c r="F171">
+        <v>1500</v>
       </c>
       <c r="G171">
-        <v>69500</v>
+        <v>70000</v>
       </c>
       <c r="H171">
-        <v>69500</v>
+        <v>70000</v>
       </c>
       <c r="I171">
-        <v>69500</v>
+        <v>70000</v>
       </c>
       <c r="J171">
         <v>0</v>
       </c>
       <c r="K171"/>
     </row>
     <row r="172" spans="1:12">
       <c r="A172">
         <v>167</v>
       </c>
       <c r="B172" t="s">
+        <v>66</v>
+      </c>
+      <c r="C172" t="s">
+        <v>70</v>
+      </c>
+      <c r="D172" t="s">
         <v>68</v>
       </c>
-      <c r="C172" t="s">
-[...9 lines deleted...]
-        <v>1500</v>
+      <c r="E172" t="s">
+        <v>85</v>
+      </c>
+      <c r="F172" t="s">
+        <v>84</v>
       </c>
       <c r="G172">
-        <v>77000</v>
+        <v>87500</v>
       </c>
       <c r="H172">
-        <v>77000</v>
+        <v>87500</v>
       </c>
       <c r="I172">
-        <v>77000</v>
+        <v>87500</v>
       </c>
       <c r="J172">
         <v>0</v>
       </c>
       <c r="K172"/>
     </row>
     <row r="173" spans="1:12">
       <c r="A173">
         <v>168</v>
       </c>
       <c r="B173" t="s">
+        <v>66</v>
+      </c>
+      <c r="C173" t="s">
+        <v>76</v>
+      </c>
+      <c r="D173" t="s">
         <v>68</v>
       </c>
-      <c r="C173" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="E173" t="s">
+        <v>86</v>
       </c>
       <c r="F173">
-        <v>1500</v>
+        <v>1250</v>
       </c>
       <c r="G173">
-        <v>69000</v>
+        <v>70000</v>
       </c>
       <c r="H173">
-        <v>69000</v>
+        <v>70000</v>
       </c>
       <c r="I173">
-        <v>69000</v>
+        <v>70000</v>
       </c>
       <c r="J173">
         <v>0</v>
       </c>
       <c r="K173"/>
     </row>
     <row r="174" spans="1:12">
       <c r="A174">
         <v>169</v>
       </c>
       <c r="B174" t="s">
+        <v>66</v>
+      </c>
+      <c r="C174" t="s">
+        <v>74</v>
+      </c>
+      <c r="D174" t="s">
         <v>68</v>
       </c>
-      <c r="C174" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="E174" t="s">
+        <v>86</v>
       </c>
       <c r="F174" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="G174">
-        <v>85000</v>
+        <v>71000</v>
       </c>
       <c r="H174">
-        <v>85000</v>
+        <v>71000</v>
       </c>
       <c r="I174">
-        <v>85000</v>
+        <v>71000</v>
       </c>
       <c r="J174">
         <v>0</v>
       </c>
       <c r="K174"/>
     </row>
     <row r="175" spans="1:12">
       <c r="A175">
         <v>170</v>
       </c>
       <c r="B175" t="s">
+        <v>66</v>
+      </c>
+      <c r="C175" t="s">
+        <v>67</v>
+      </c>
+      <c r="D175" t="s">
         <v>68</v>
       </c>
-      <c r="C175" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E175" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F175">
         <v>1250</v>
       </c>
       <c r="G175">
-        <v>69000</v>
+        <v>84500</v>
       </c>
       <c r="H175">
-        <v>69000</v>
+        <v>84500</v>
       </c>
       <c r="I175">
-        <v>69000</v>
+        <v>84500</v>
       </c>
       <c r="J175">
         <v>0</v>
       </c>
       <c r="K175"/>
     </row>
     <row r="176" spans="1:12">
       <c r="A176">
         <v>171</v>
       </c>
       <c r="B176" t="s">
+        <v>66</v>
+      </c>
+      <c r="C176" t="s">
+        <v>74</v>
+      </c>
+      <c r="D176" t="s">
         <v>68</v>
       </c>
-      <c r="C176" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E176" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F176" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="G176">
-        <v>69500</v>
+        <v>71000</v>
       </c>
       <c r="H176">
-        <v>69500</v>
+        <v>71000</v>
       </c>
       <c r="I176">
-        <v>69500</v>
+        <v>71000</v>
       </c>
       <c r="J176">
         <v>0</v>
       </c>
       <c r="K176"/>
     </row>
     <row r="177" spans="1:12">
       <c r="A177">
         <v>172</v>
       </c>
       <c r="B177" t="s">
+        <v>66</v>
+      </c>
+      <c r="C177" t="s">
+        <v>74</v>
+      </c>
+      <c r="D177" t="s">
         <v>68</v>
       </c>
-      <c r="C177" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E177" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F177" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G177">
-        <v>83000</v>
+        <v>71000</v>
       </c>
       <c r="H177">
-        <v>83000</v>
+        <v>71000</v>
       </c>
       <c r="I177">
-        <v>83000</v>
+        <v>71000</v>
       </c>
       <c r="J177">
         <v>0</v>
       </c>
       <c r="K177"/>
     </row>
     <row r="178" spans="1:12">
       <c r="A178">
         <v>173</v>
       </c>
       <c r="B178" t="s">
+        <v>66</v>
+      </c>
+      <c r="C178" t="s">
+        <v>70</v>
+      </c>
+      <c r="D178" t="s">
         <v>68</v>
       </c>
-      <c r="C178" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E178" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F178" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G178">
-        <v>69500</v>
+        <v>87000</v>
       </c>
       <c r="H178">
-        <v>69500</v>
+        <v>87000</v>
       </c>
       <c r="I178">
-        <v>69500</v>
+        <v>87000</v>
       </c>
       <c r="J178">
         <v>0</v>
       </c>
       <c r="K178"/>
     </row>
     <row r="179" spans="1:12">
       <c r="A179">
         <v>174</v>
       </c>
       <c r="B179" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C179" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="D179" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="E179" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>1500</v>
+        <v>88</v>
+      </c>
+      <c r="F179" t="s">
+        <v>71</v>
       </c>
       <c r="G179">
-        <v>69000</v>
+        <v>74500</v>
       </c>
       <c r="H179">
-        <v>69000</v>
+        <v>74500</v>
       </c>
       <c r="I179">
-        <v>69000</v>
+        <v>74500</v>
       </c>
       <c r="J179">
         <v>0</v>
       </c>
       <c r="K179"/>
     </row>
     <row r="180" spans="1:12">
       <c r="A180">
         <v>175</v>
       </c>
       <c r="B180" t="s">
+        <v>66</v>
+      </c>
+      <c r="C180" t="s">
+        <v>74</v>
+      </c>
+      <c r="D180" t="s">
         <v>68</v>
       </c>
-      <c r="C180" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E180" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="F180" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="G180">
-        <v>83000</v>
+        <v>70000</v>
       </c>
       <c r="H180">
-        <v>83000</v>
+        <v>70000</v>
       </c>
       <c r="I180">
-        <v>83000</v>
+        <v>70000</v>
       </c>
       <c r="J180">
         <v>0</v>
       </c>
       <c r="K180"/>
     </row>
     <row r="181" spans="1:12">
       <c r="A181">
         <v>176</v>
       </c>
       <c r="B181" t="s">
+        <v>66</v>
+      </c>
+      <c r="C181" t="s">
+        <v>70</v>
+      </c>
+      <c r="D181" t="s">
         <v>68</v>
       </c>
-      <c r="C181" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E181" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="F181" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G181">
-        <v>69500</v>
+        <v>86000</v>
       </c>
       <c r="H181">
-        <v>69500</v>
+        <v>86000</v>
       </c>
       <c r="I181">
-        <v>69500</v>
+        <v>86000</v>
       </c>
       <c r="J181">
         <v>0</v>
       </c>
       <c r="K181"/>
     </row>
     <row r="182" spans="1:12">
       <c r="A182">
         <v>177</v>
       </c>
       <c r="B182" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C182" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="D182" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>1250</v>
+        <v>20</v>
+      </c>
+      <c r="E182">
+        <v>2</v>
+      </c>
+      <c r="F182" t="s">
+        <v>92</v>
       </c>
       <c r="G182">
-        <v>83000</v>
+        <v>67000</v>
       </c>
       <c r="H182">
-        <v>83000</v>
+        <v>67000</v>
       </c>
       <c r="I182">
-        <v>83000</v>
+        <v>67000</v>
       </c>
       <c r="J182">
         <v>0</v>
       </c>
       <c r="K182"/>
     </row>
     <row r="183" spans="1:12">
       <c r="A183">
         <v>178</v>
       </c>
       <c r="B183" t="s">
+        <v>66</v>
+      </c>
+      <c r="C183" t="s">
+        <v>70</v>
+      </c>
+      <c r="D183" t="s">
         <v>68</v>
       </c>
-      <c r="C183" t="s">
-[...9 lines deleted...]
-        <v>1250</v>
+      <c r="E183">
+        <v>2</v>
+      </c>
+      <c r="F183" t="s">
+        <v>71</v>
       </c>
       <c r="G183">
-        <v>69000</v>
+        <v>86000</v>
       </c>
       <c r="H183">
-        <v>69000</v>
+        <v>86000</v>
       </c>
       <c r="I183">
-        <v>69000</v>
+        <v>86000</v>
       </c>
       <c r="J183">
         <v>0</v>
       </c>
       <c r="K183"/>
     </row>
     <row r="184" spans="1:12">
       <c r="A184">
         <v>179</v>
       </c>
       <c r="B184" t="s">
+        <v>66</v>
+      </c>
+      <c r="C184" t="s">
+        <v>74</v>
+      </c>
+      <c r="D184" t="s">
         <v>68</v>
       </c>
-      <c r="C184" t="s">
-[...6 lines deleted...]
-        <v>89</v>
+      <c r="E184">
+        <v>2</v>
       </c>
       <c r="F184" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="G184">
-        <v>69500</v>
+        <v>70000</v>
       </c>
       <c r="H184">
-        <v>69500</v>
+        <v>70000</v>
       </c>
       <c r="I184">
-        <v>69500</v>
+        <v>70000</v>
       </c>
       <c r="J184">
         <v>0</v>
       </c>
       <c r="K184"/>
     </row>
     <row r="185" spans="1:12">
       <c r="A185">
         <v>180</v>
       </c>
       <c r="B185" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C185" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="D185" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>20</v>
+      </c>
+      <c r="E185">
+        <v>2</v>
       </c>
       <c r="F185" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G185">
-        <v>69500</v>
+        <v>67000</v>
       </c>
       <c r="H185">
-        <v>69500</v>
+        <v>67000</v>
       </c>
       <c r="I185">
-        <v>69500</v>
+        <v>67000</v>
       </c>
       <c r="J185">
         <v>0</v>
       </c>
       <c r="K185"/>
     </row>
     <row r="186" spans="1:12">
       <c r="A186">
         <v>181</v>
       </c>
       <c r="B186" t="s">
+        <v>66</v>
+      </c>
+      <c r="C186" t="s">
+        <v>70</v>
+      </c>
+      <c r="D186" t="s">
         <v>68</v>
       </c>
-      <c r="C186" t="s">
-[...6 lines deleted...]
-        <v>89</v>
+      <c r="E186">
+        <v>2</v>
       </c>
       <c r="F186" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G186">
-        <v>83000</v>
+        <v>86000</v>
       </c>
       <c r="H186">
-        <v>83000</v>
+        <v>86000</v>
       </c>
       <c r="I186">
-        <v>83000</v>
+        <v>86000</v>
       </c>
       <c r="J186">
         <v>0</v>
       </c>
       <c r="K186"/>
     </row>
     <row r="187" spans="1:12">
       <c r="A187">
         <v>182</v>
       </c>
       <c r="B187" t="s">
+        <v>66</v>
+      </c>
+      <c r="C187" t="s">
+        <v>74</v>
+      </c>
+      <c r="D187" t="s">
         <v>68</v>
       </c>
-      <c r="C187" t="s">
-[...6 lines deleted...]
-        <v>89</v>
+      <c r="E187">
+        <v>2</v>
       </c>
       <c r="F187" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G187">
-        <v>74500</v>
+        <v>70000</v>
       </c>
       <c r="H187">
-        <v>74500</v>
+        <v>70000</v>
       </c>
       <c r="I187">
-        <v>74500</v>
+        <v>70000</v>
       </c>
       <c r="J187">
         <v>0</v>
       </c>
       <c r="K187"/>
     </row>
     <row r="188" spans="1:12">
       <c r="A188">
         <v>183</v>
       </c>
       <c r="B188" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C188" t="s">
-        <v>69</v>
+        <v>93</v>
       </c>
       <c r="D188" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="E188" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="F188" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="G188">
-        <v>83500</v>
+        <v>69000</v>
       </c>
       <c r="H188">
-        <v>83500</v>
+        <v>69000</v>
       </c>
       <c r="I188">
-        <v>83500</v>
+        <v>69000</v>
       </c>
       <c r="J188">
         <v>0</v>
       </c>
       <c r="K188"/>
     </row>
     <row r="189" spans="1:12">
       <c r="A189">
         <v>184</v>
       </c>
       <c r="B189" t="s">
+        <v>66</v>
+      </c>
+      <c r="C189" t="s">
+        <v>70</v>
+      </c>
+      <c r="D189" t="s">
         <v>68</v>
       </c>
-      <c r="C189" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E189" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="F189" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G189">
-        <v>69500</v>
+        <v>85000</v>
       </c>
       <c r="H189">
-        <v>69500</v>
+        <v>85000</v>
       </c>
       <c r="I189">
-        <v>69500</v>
+        <v>85000</v>
       </c>
       <c r="J189">
         <v>0</v>
       </c>
       <c r="K189"/>
     </row>
     <row r="190" spans="1:12">
       <c r="A190">
         <v>185</v>
       </c>
       <c r="B190" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C190" t="s">
-        <v>69</v>
+        <v>89</v>
       </c>
       <c r="D190" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="E190" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F190" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G190">
-        <v>79000</v>
+        <v>68000</v>
       </c>
       <c r="H190">
-        <v>79000</v>
+        <v>68000</v>
       </c>
       <c r="I190">
-        <v>79000</v>
+        <v>68000</v>
       </c>
       <c r="J190">
         <v>0</v>
       </c>
       <c r="K190"/>
     </row>
     <row r="191" spans="1:12">
       <c r="A191">
         <v>186</v>
       </c>
       <c r="B191" t="s">
+        <v>66</v>
+      </c>
+      <c r="C191" t="s">
+        <v>74</v>
+      </c>
+      <c r="D191" t="s">
         <v>68</v>
       </c>
-      <c r="C191" t="s">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="E191" t="s">
+        <v>94</v>
       </c>
       <c r="F191" t="s">
-        <v>93</v>
+        <v>71</v>
       </c>
       <c r="G191">
-        <v>68500</v>
+        <v>70000</v>
       </c>
       <c r="H191">
-        <v>68500</v>
+        <v>70000</v>
       </c>
       <c r="I191">
-        <v>68500</v>
+        <v>70000</v>
       </c>
       <c r="J191">
         <v>0</v>
       </c>
       <c r="K191"/>
     </row>
     <row r="192" spans="1:12">
       <c r="A192">
         <v>187</v>
       </c>
       <c r="B192" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C192" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D192" t="s">
         <v>20</v>
       </c>
       <c r="E192">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F192" t="s">
-        <v>72</v>
+        <v>95</v>
       </c>
       <c r="G192">
-        <v>68500</v>
+        <v>35000</v>
       </c>
       <c r="H192">
-        <v>68500</v>
+        <v>35000</v>
       </c>
       <c r="I192">
-        <v>68500</v>
+        <v>35000</v>
       </c>
       <c r="J192">
         <v>0</v>
       </c>
       <c r="K192"/>
     </row>
     <row r="193" spans="1:12">
       <c r="A193">
         <v>188</v>
       </c>
       <c r="B193" t="s">
+        <v>66</v>
+      </c>
+      <c r="C193" t="s">
+        <v>74</v>
+      </c>
+      <c r="D193" t="s">
         <v>68</v>
       </c>
-      <c r="C193" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E193">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F193" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G193">
-        <v>82500</v>
+        <v>70000</v>
       </c>
       <c r="H193">
-        <v>82500</v>
+        <v>70000</v>
       </c>
       <c r="I193">
-        <v>82500</v>
+        <v>70000</v>
       </c>
       <c r="J193">
         <v>0</v>
       </c>
       <c r="K193"/>
     </row>
     <row r="194" spans="1:12">
       <c r="A194">
         <v>189</v>
       </c>
       <c r="B194" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C194" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="D194" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="E194">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F194" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G194">
-        <v>69500</v>
+        <v>68500</v>
       </c>
       <c r="H194">
-        <v>69500</v>
+        <v>68500</v>
       </c>
       <c r="I194">
-        <v>69500</v>
+        <v>68500</v>
       </c>
       <c r="J194">
         <v>0</v>
       </c>
       <c r="K194"/>
     </row>
     <row r="195" spans="1:12">
       <c r="A195">
         <v>190</v>
       </c>
       <c r="B195" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C195" t="s">
-        <v>69</v>
+        <v>93</v>
       </c>
       <c r="D195" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="E195">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F195" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="G195">
-        <v>82500</v>
+        <v>65000</v>
       </c>
       <c r="H195">
-        <v>82500</v>
+        <v>65000</v>
       </c>
       <c r="I195">
-        <v>82500</v>
+        <v>65000</v>
       </c>
       <c r="J195">
         <v>0</v>
       </c>
       <c r="K195"/>
     </row>
     <row r="196" spans="1:12">
       <c r="A196">
         <v>191</v>
       </c>
       <c r="B196" t="s">
+        <v>66</v>
+      </c>
+      <c r="C196" t="s">
+        <v>70</v>
+      </c>
+      <c r="D196" t="s">
         <v>68</v>
       </c>
-      <c r="C196" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E196">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F196" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="G196">
-        <v>69500</v>
+        <v>85000</v>
       </c>
       <c r="H196">
-        <v>69500</v>
+        <v>85000</v>
       </c>
       <c r="I196">
-        <v>69500</v>
+        <v>85000</v>
       </c>
       <c r="J196">
         <v>0</v>
       </c>
       <c r="K196"/>
     </row>
     <row r="197" spans="1:12">
       <c r="A197">
         <v>192</v>
       </c>
       <c r="B197" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C197" t="s">
-        <v>69</v>
+        <v>89</v>
       </c>
       <c r="D197" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>44</v>
+      </c>
+      <c r="E197">
+        <v>3</v>
       </c>
       <c r="F197" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G197">
-        <v>82000</v>
+        <v>73500</v>
       </c>
       <c r="H197">
-        <v>82000</v>
+        <v>73500</v>
       </c>
       <c r="I197">
-        <v>82000</v>
+        <v>73500</v>
       </c>
       <c r="J197">
         <v>0</v>
       </c>
       <c r="K197"/>
     </row>
     <row r="198" spans="1:12">
       <c r="A198">
         <v>193</v>
       </c>
       <c r="B198" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C198" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D198" t="s">
         <v>20</v>
       </c>
-      <c r="E198" t="s">
-        <v>94</v>
+      <c r="E198">
+        <v>3</v>
       </c>
       <c r="F198" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G198">
-        <v>68500</v>
+        <v>65000</v>
       </c>
       <c r="H198">
-        <v>68500</v>
+        <v>65000</v>
       </c>
       <c r="I198">
-        <v>68500</v>
+        <v>65000</v>
       </c>
       <c r="J198">
         <v>0</v>
       </c>
       <c r="K198"/>
     </row>
     <row r="199" spans="1:12">
       <c r="A199">
         <v>194</v>
       </c>
       <c r="B199" t="s">
+        <v>66</v>
+      </c>
+      <c r="C199" t="s">
+        <v>74</v>
+      </c>
+      <c r="D199" t="s">
         <v>68</v>
       </c>
-      <c r="C199" t="s">
-[...6 lines deleted...]
-        <v>94</v>
+      <c r="E199">
+        <v>3</v>
       </c>
       <c r="F199" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G199">
-        <v>69500</v>
+        <v>70000</v>
       </c>
       <c r="H199">
-        <v>69500</v>
+        <v>70000</v>
       </c>
       <c r="I199">
-        <v>69500</v>
+        <v>70000</v>
       </c>
       <c r="J199">
         <v>0</v>
       </c>
       <c r="K199"/>
     </row>
     <row r="200" spans="1:12">
       <c r="A200">
         <v>195</v>
       </c>
       <c r="B200" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C200" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="D200" t="s">
         <v>20</v>
       </c>
-      <c r="E200" t="s">
-        <v>94</v>
+      <c r="E200">
+        <v>3</v>
       </c>
       <c r="F200" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G200">
-        <v>68000</v>
+        <v>67000</v>
       </c>
       <c r="H200">
-        <v>68000</v>
+        <v>67000</v>
       </c>
       <c r="I200">
-        <v>68000</v>
+        <v>67000</v>
       </c>
       <c r="J200">
         <v>0</v>
       </c>
       <c r="K200"/>
     </row>
     <row r="201" spans="1:12">
       <c r="A201">
         <v>196</v>
       </c>
       <c r="B201" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C201" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D201" t="s">
         <v>20</v>
       </c>
       <c r="E201">
         <v>3</v>
       </c>
       <c r="F201" t="s">
         <v>96</v>
       </c>
       <c r="G201">
-        <v>43500</v>
+        <v>65000</v>
       </c>
       <c r="H201">
-        <v>43500</v>
+        <v>65000</v>
       </c>
       <c r="I201">
-        <v>43500</v>
+        <v>65000</v>
       </c>
       <c r="J201">
         <v>0</v>
       </c>
       <c r="K201"/>
     </row>
     <row r="202" spans="1:12">
       <c r="A202">
         <v>197</v>
       </c>
       <c r="B202" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C202" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="D202" t="s">
         <v>20</v>
       </c>
       <c r="E202">
         <v>3</v>
       </c>
       <c r="F202" t="s">
-        <v>72</v>
+        <v>96</v>
       </c>
       <c r="G202">
-        <v>68000</v>
+        <v>67000</v>
       </c>
       <c r="H202">
-        <v>68000</v>
+        <v>67000</v>
       </c>
       <c r="I202">
-        <v>68000</v>
+        <v>67000</v>
       </c>
       <c r="J202">
         <v>0</v>
       </c>
       <c r="K202"/>
     </row>
     <row r="203" spans="1:12">
       <c r="A203">
         <v>198</v>
       </c>
       <c r="B203" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C203" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D203" t="s">
         <v>44</v>
       </c>
       <c r="E203">
         <v>3</v>
       </c>
       <c r="F203" t="s">
-        <v>72</v>
+        <v>96</v>
       </c>
       <c r="G203">
-        <v>74500</v>
+        <v>73500</v>
       </c>
       <c r="H203">
-        <v>74500</v>
+        <v>73500</v>
       </c>
       <c r="I203">
-        <v>74500</v>
+        <v>73500</v>
       </c>
       <c r="J203">
         <v>0</v>
       </c>
       <c r="K203"/>
     </row>
     <row r="204" spans="1:12">
       <c r="A204">
         <v>199</v>
       </c>
       <c r="B204" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C204" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D204" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E204">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F204" t="s">
-        <v>72</v>
+        <v>97</v>
       </c>
       <c r="G204">
-        <v>68500</v>
+        <v>73500</v>
       </c>
       <c r="H204">
-        <v>68500</v>
+        <v>73500</v>
       </c>
       <c r="I204">
-        <v>68500</v>
+        <v>73500</v>
       </c>
       <c r="J204">
         <v>0</v>
       </c>
       <c r="K204"/>
     </row>
     <row r="205" spans="1:12">
       <c r="A205">
         <v>200</v>
       </c>
       <c r="B205" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C205" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="D205" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="E205">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F205" t="s">
-        <v>72</v>
+        <v>97</v>
       </c>
       <c r="G205">
-        <v>69500</v>
+        <v>67000</v>
       </c>
       <c r="H205">
-        <v>69500</v>
+        <v>67000</v>
       </c>
       <c r="I205">
-        <v>69500</v>
+        <v>67000</v>
       </c>
       <c r="J205">
         <v>0</v>
       </c>
       <c r="K205"/>
     </row>
     <row r="206" spans="1:12">
       <c r="A206">
         <v>201</v>
       </c>
       <c r="B206" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C206" t="s">
-        <v>69</v>
+        <v>89</v>
       </c>
       <c r="D206" t="s">
-        <v>70</v>
+        <v>44</v>
       </c>
       <c r="E206">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F206" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G206">
-        <v>83000</v>
+        <v>73000</v>
       </c>
       <c r="H206">
-        <v>83000</v>
+        <v>73000</v>
       </c>
       <c r="I206">
-        <v>83000</v>
+        <v>73000</v>
       </c>
       <c r="J206">
         <v>0</v>
       </c>
       <c r="K206"/>
     </row>
     <row r="207" spans="1:12">
       <c r="A207">
         <v>202</v>
       </c>
       <c r="B207" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C207" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="D207" t="s">
         <v>20</v>
       </c>
       <c r="E207">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F207" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="G207">
-        <v>68000</v>
+        <v>66500</v>
       </c>
       <c r="H207">
-        <v>68000</v>
+        <v>66500</v>
       </c>
       <c r="I207">
-        <v>68000</v>
+        <v>66500</v>
       </c>
       <c r="J207">
         <v>0</v>
       </c>
       <c r="K207"/>
     </row>
     <row r="208" spans="1:12">
       <c r="A208">
         <v>203</v>
       </c>
       <c r="B208" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C208" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D208" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E208">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F208" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="G208">
-        <v>73500</v>
+        <v>65000</v>
       </c>
       <c r="H208">
-        <v>73500</v>
+        <v>65000</v>
       </c>
       <c r="I208">
-        <v>73500</v>
+        <v>65000</v>
       </c>
       <c r="J208">
         <v>0</v>
       </c>
       <c r="K208"/>
     </row>
     <row r="209" spans="1:12">
       <c r="A209">
         <v>204</v>
       </c>
       <c r="B209" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C209" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="D209" t="s">
-        <v>70</v>
+        <v>44</v>
       </c>
       <c r="E209">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F209" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="G209">
-        <v>69500</v>
+        <v>73000</v>
       </c>
       <c r="H209">
-        <v>69500</v>
+        <v>73000</v>
       </c>
       <c r="I209">
-        <v>69500</v>
+        <v>73000</v>
       </c>
       <c r="J209">
         <v>0</v>
       </c>
       <c r="K209"/>
     </row>
     <row r="210" spans="1:12">
       <c r="A210">
         <v>205</v>
       </c>
       <c r="B210" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C210" t="s">
-        <v>69</v>
+        <v>93</v>
       </c>
       <c r="D210" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="E210">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F210" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="G210">
-        <v>78500</v>
+        <v>65000</v>
       </c>
       <c r="H210">
-        <v>78500</v>
+        <v>65000</v>
       </c>
       <c r="I210">
-        <v>78500</v>
+        <v>65000</v>
       </c>
       <c r="J210">
         <v>0</v>
       </c>
       <c r="K210"/>
     </row>
     <row r="211" spans="1:12">
       <c r="A211">
         <v>206</v>
       </c>
       <c r="B211" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C211" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D211" t="s">
         <v>20</v>
       </c>
       <c r="E211">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F211" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="G211">
-        <v>68500</v>
+        <v>67500</v>
       </c>
       <c r="H211">
-        <v>68500</v>
+        <v>67500</v>
       </c>
       <c r="I211">
-        <v>68500</v>
+        <v>67500</v>
       </c>
       <c r="J211">
         <v>0</v>
       </c>
       <c r="K211"/>
     </row>
     <row r="212" spans="1:12">
       <c r="A212">
         <v>207</v>
       </c>
       <c r="B212" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C212" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D212" t="s">
         <v>44</v>
       </c>
       <c r="E212">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F212" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="G212">
-        <v>73500</v>
+        <v>73000</v>
       </c>
       <c r="H212">
-        <v>73500</v>
+        <v>73000</v>
       </c>
       <c r="I212">
-        <v>73500</v>
+        <v>73000</v>
       </c>
       <c r="J212">
         <v>0</v>
       </c>
       <c r="K212"/>
     </row>
     <row r="213" spans="1:12">
       <c r="A213">
         <v>208</v>
       </c>
       <c r="B213" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C213" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D213" t="s">
         <v>20</v>
       </c>
       <c r="E213">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F213" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="G213">
-        <v>68500</v>
+        <v>65000</v>
       </c>
       <c r="H213">
-        <v>68500</v>
+        <v>65000</v>
       </c>
       <c r="I213">
-        <v>68500</v>
+        <v>65000</v>
       </c>
       <c r="J213">
         <v>0</v>
       </c>
       <c r="K213"/>
     </row>
     <row r="214" spans="1:12">
       <c r="A214">
         <v>209</v>
       </c>
       <c r="B214" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C214" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="D214" t="s">
         <v>20</v>
       </c>
       <c r="E214">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F214" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="G214">
-        <v>68000</v>
+        <v>66500</v>
       </c>
       <c r="H214">
-        <v>68000</v>
+        <v>66500</v>
       </c>
       <c r="I214">
-        <v>68000</v>
+        <v>66500</v>
       </c>
       <c r="J214">
         <v>0</v>
       </c>
       <c r="K214"/>
     </row>
     <row r="215" spans="1:12">
       <c r="A215">
         <v>210</v>
       </c>
       <c r="B215" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C215" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D215" t="s">
         <v>20</v>
       </c>
       <c r="E215">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F215" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="G215">
-        <v>68000</v>
+        <v>67500</v>
       </c>
       <c r="H215">
-        <v>68000</v>
+        <v>67500</v>
       </c>
       <c r="I215">
-        <v>68000</v>
+        <v>67500</v>
       </c>
       <c r="J215">
         <v>0</v>
       </c>
       <c r="K215"/>
     </row>
     <row r="216" spans="1:12">
       <c r="A216">
         <v>211</v>
       </c>
       <c r="B216" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C216" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D216" t="s">
         <v>44</v>
       </c>
       <c r="E216">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F216" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="G216">
-        <v>73500</v>
+        <v>73000</v>
       </c>
       <c r="H216">
-        <v>73500</v>
+        <v>73000</v>
       </c>
       <c r="I216">
-        <v>73500</v>
+        <v>73000</v>
       </c>
       <c r="J216">
         <v>0</v>
       </c>
       <c r="K216"/>
     </row>
     <row r="217" spans="1:12">
       <c r="A217">
         <v>212</v>
       </c>
       <c r="B217" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C217" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="D217" t="s">
         <v>20</v>
       </c>
       <c r="E217">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F217" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="G217">
-        <v>67000</v>
+        <v>65000</v>
       </c>
       <c r="H217">
-        <v>67000</v>
+        <v>65000</v>
       </c>
       <c r="I217">
-        <v>67000</v>
+        <v>65000</v>
       </c>
       <c r="J217">
         <v>0</v>
       </c>
       <c r="K217"/>
     </row>
     <row r="218" spans="1:12">
       <c r="A218">
         <v>213</v>
       </c>
       <c r="B218" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C218" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D218" t="s">
         <v>20</v>
       </c>
       <c r="E218">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F218" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="G218">
-        <v>67000</v>
+        <v>67500</v>
       </c>
       <c r="H218">
-        <v>67000</v>
+        <v>67500</v>
       </c>
       <c r="I218">
-        <v>67000</v>
+        <v>67500</v>
       </c>
       <c r="J218">
         <v>0</v>
       </c>
       <c r="K218"/>
     </row>
     <row r="219" spans="1:12">
       <c r="A219">
         <v>214</v>
       </c>
       <c r="B219" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C219" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D219" t="s">
         <v>44</v>
       </c>
       <c r="E219">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F219" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="G219">
         <v>73000</v>
       </c>
       <c r="H219">
         <v>73000</v>
       </c>
       <c r="I219">
         <v>73000</v>
       </c>
       <c r="J219">
         <v>0</v>
       </c>
       <c r="K219"/>
     </row>
     <row r="220" spans="1:12">
       <c r="A220">
         <v>215</v>
       </c>
       <c r="B220" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C220" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D220" t="s">
         <v>20</v>
       </c>
       <c r="E220">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F220" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="G220">
-        <v>67000</v>
+        <v>66500</v>
       </c>
       <c r="H220">
-        <v>67000</v>
+        <v>66500</v>
       </c>
       <c r="I220">
-        <v>67000</v>
+        <v>66500</v>
       </c>
       <c r="J220">
         <v>0</v>
       </c>
       <c r="K220"/>
     </row>
     <row r="221" spans="1:12">
       <c r="A221">
         <v>216</v>
       </c>
       <c r="B221" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C221" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="D221" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E221">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F221" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="G221">
-        <v>67000</v>
+        <v>73000</v>
       </c>
       <c r="H221">
-        <v>67000</v>
+        <v>73000</v>
       </c>
       <c r="I221">
-        <v>67000</v>
+        <v>73000</v>
       </c>
       <c r="J221">
         <v>0</v>
       </c>
       <c r="K221"/>
     </row>
     <row r="222" spans="1:12">
       <c r="A222">
         <v>217</v>
       </c>
       <c r="B222" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C222" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D222" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E222">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F222" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="G222">
-        <v>73000</v>
+        <v>65000</v>
       </c>
       <c r="H222">
-        <v>73000</v>
+        <v>65000</v>
       </c>
       <c r="I222">
-        <v>73000</v>
+        <v>65000</v>
       </c>
       <c r="J222">
         <v>0</v>
       </c>
       <c r="K222"/>
     </row>
     <row r="223" spans="1:12">
       <c r="A223">
         <v>218</v>
       </c>
       <c r="B223" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C223" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D223" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E223">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F223" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="G223">
-        <v>73000</v>
+        <v>65000</v>
       </c>
       <c r="H223">
-        <v>73000</v>
+        <v>65000</v>
       </c>
       <c r="I223">
-        <v>73000</v>
+        <v>65000</v>
       </c>
       <c r="J223">
         <v>0</v>
       </c>
       <c r="K223"/>
     </row>
     <row r="224" spans="1:12">
       <c r="A224">
         <v>219</v>
       </c>
       <c r="B224" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C224" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D224" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E224">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F224" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="G224">
-        <v>67000</v>
+        <v>73000</v>
       </c>
       <c r="H224">
-        <v>67000</v>
+        <v>73000</v>
       </c>
       <c r="I224">
-        <v>67000</v>
+        <v>73000</v>
       </c>
       <c r="J224">
         <v>0</v>
       </c>
       <c r="K224"/>
     </row>
     <row r="225" spans="1:12">
       <c r="A225">
         <v>220</v>
       </c>
       <c r="B225" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C225" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="D225" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E225">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F225" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="G225">
-        <v>68000</v>
+        <v>73000</v>
       </c>
       <c r="H225">
-        <v>68000</v>
+        <v>73000</v>
       </c>
       <c r="I225">
-        <v>68000</v>
+        <v>73000</v>
       </c>
       <c r="J225">
         <v>0</v>
       </c>
       <c r="K225"/>
     </row>
     <row r="226" spans="1:12">
       <c r="A226">
         <v>221</v>
       </c>
       <c r="B226" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C226" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D226" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E226">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F226" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="G226">
-        <v>73000</v>
+        <v>67500</v>
       </c>
       <c r="H226">
-        <v>73000</v>
+        <v>67500</v>
       </c>
       <c r="I226">
-        <v>73000</v>
+        <v>67500</v>
       </c>
       <c r="J226">
         <v>0</v>
       </c>
       <c r="K226"/>
     </row>
     <row r="227" spans="1:12">
       <c r="A227">
         <v>222</v>
       </c>
       <c r="B227" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C227" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D227" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E227">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F227" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="G227">
-        <v>67000</v>
+        <v>73000</v>
       </c>
       <c r="H227">
-        <v>67000</v>
+        <v>73000</v>
       </c>
       <c r="I227">
-        <v>67000</v>
+        <v>73000</v>
       </c>
       <c r="J227">
         <v>0</v>
       </c>
       <c r="K227"/>
     </row>
     <row r="228" spans="1:12">
       <c r="A228">
         <v>223</v>
       </c>
       <c r="B228" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C228" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="D228" t="s">
         <v>20</v>
       </c>
       <c r="E228">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F228" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="G228">
         <v>68000</v>
       </c>
       <c r="H228">
         <v>68000</v>
       </c>
       <c r="I228">
         <v>68000</v>
       </c>
       <c r="J228">
         <v>0</v>
       </c>
       <c r="K228"/>
     </row>
     <row r="229" spans="1:12">
       <c r="A229">
         <v>224</v>
       </c>
       <c r="B229" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C229" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D229" t="s">
         <v>20</v>
       </c>
       <c r="E229">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F229" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="G229">
-        <v>67000</v>
+        <v>65000</v>
       </c>
       <c r="H229">
-        <v>67000</v>
+        <v>65000</v>
       </c>
       <c r="I229">
-        <v>67000</v>
+        <v>65000</v>
       </c>
       <c r="J229">
         <v>0</v>
       </c>
       <c r="K229"/>
     </row>
     <row r="230" spans="1:12">
       <c r="A230">
         <v>225</v>
       </c>
       <c r="B230" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C230" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D230" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E230">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F230" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="G230">
-        <v>73000</v>
+        <v>66000</v>
       </c>
       <c r="H230">
-        <v>73000</v>
+        <v>66000</v>
       </c>
       <c r="I230">
-        <v>73000</v>
+        <v>66000</v>
       </c>
       <c r="J230">
         <v>0</v>
       </c>
       <c r="K230"/>
     </row>
     <row r="231" spans="1:12">
       <c r="A231">
         <v>226</v>
       </c>
       <c r="B231" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C231" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D231" t="s">
         <v>44</v>
       </c>
       <c r="E231">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F231" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="G231">
         <v>73000</v>
       </c>
       <c r="H231">
         <v>73000</v>
       </c>
       <c r="I231">
         <v>73000</v>
       </c>
       <c r="J231">
         <v>0</v>
       </c>
       <c r="K231"/>
     </row>
     <row r="232" spans="1:12">
       <c r="A232">
         <v>227</v>
       </c>
       <c r="B232" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C232" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D232" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E232">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F232" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="G232">
-        <v>67000</v>
+        <v>73000</v>
       </c>
       <c r="H232">
-        <v>67000</v>
+        <v>73000</v>
       </c>
       <c r="I232">
-        <v>67000</v>
+        <v>73000</v>
       </c>
       <c r="J232">
         <v>0</v>
       </c>
       <c r="K232"/>
     </row>
     <row r="233" spans="1:12">
       <c r="A233">
         <v>228</v>
       </c>
       <c r="B233" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C233" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="D233" t="s">
         <v>20</v>
       </c>
       <c r="E233">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F233" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="G233">
-        <v>61000</v>
+        <v>67000</v>
       </c>
       <c r="H233">
-        <v>61000</v>
+        <v>67000</v>
       </c>
       <c r="I233">
-        <v>61000</v>
+        <v>67000</v>
       </c>
       <c r="J233">
         <v>0</v>
       </c>
       <c r="K233"/>
     </row>
     <row r="234" spans="1:12">
       <c r="A234">
         <v>229</v>
       </c>
       <c r="B234" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C234" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D234" t="s">
         <v>20</v>
       </c>
       <c r="E234">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="F234" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="G234">
-        <v>67000</v>
+        <v>65000</v>
       </c>
       <c r="H234">
-        <v>67000</v>
+        <v>65000</v>
       </c>
       <c r="I234">
-        <v>67000</v>
+        <v>65000</v>
       </c>
       <c r="J234">
         <v>0</v>
       </c>
       <c r="K234"/>
     </row>
     <row r="235" spans="1:12">
       <c r="A235">
         <v>230</v>
       </c>
       <c r="B235" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C235" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D235" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E235">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="F235" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="G235">
-        <v>73000</v>
+        <v>66000</v>
       </c>
       <c r="H235">
-        <v>73000</v>
+        <v>66000</v>
       </c>
       <c r="I235">
-        <v>73000</v>
+        <v>66000</v>
       </c>
       <c r="J235">
         <v>0</v>
       </c>
       <c r="K235"/>
     </row>
     <row r="236" spans="1:12">
       <c r="A236">
         <v>231</v>
       </c>
       <c r="B236" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C236" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D236" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E236">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F236" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="G236">
-        <v>73000</v>
+        <v>67500</v>
       </c>
       <c r="H236">
-        <v>73000</v>
+        <v>67500</v>
       </c>
       <c r="I236">
-        <v>73000</v>
+        <v>67500</v>
       </c>
       <c r="J236">
         <v>0</v>
       </c>
       <c r="K236"/>
     </row>
     <row r="237" spans="1:12">
       <c r="A237">
         <v>232</v>
       </c>
       <c r="B237" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C237" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D237" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E237">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F237" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="G237">
-        <v>67000</v>
+        <v>78000</v>
       </c>
       <c r="H237">
-        <v>67000</v>
+        <v>78000</v>
       </c>
       <c r="I237">
-        <v>67000</v>
+        <v>78000</v>
       </c>
       <c r="J237">
         <v>0</v>
       </c>
       <c r="K237"/>
     </row>
     <row r="238" spans="1:12">
       <c r="A238">
         <v>233</v>
       </c>
       <c r="B238" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C238" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="D238" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="E238">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F238" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="G238">
-        <v>68000</v>
+        <v>118000</v>
       </c>
       <c r="H238">
-        <v>68000</v>
+        <v>118000</v>
       </c>
       <c r="I238">
-        <v>68000</v>
+        <v>118000</v>
       </c>
       <c r="J238">
         <v>0</v>
       </c>
       <c r="K238"/>
     </row>
     <row r="239" spans="1:12">
       <c r="A239">
         <v>234</v>
       </c>
       <c r="B239" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C239" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D239" t="s">
         <v>44</v>
       </c>
       <c r="E239">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="F239" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="G239">
         <v>73000</v>
       </c>
       <c r="H239">
         <v>73000</v>
       </c>
       <c r="I239">
         <v>73000</v>
       </c>
       <c r="J239">
         <v>0</v>
       </c>
       <c r="K239"/>
     </row>
     <row r="240" spans="1:12">
       <c r="A240">
         <v>235</v>
       </c>
       <c r="B240" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C240" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D240" t="s">
         <v>20</v>
       </c>
       <c r="E240">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="F240" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="G240">
-        <v>67000</v>
+        <v>70000</v>
       </c>
       <c r="H240">
-        <v>67000</v>
+        <v>70000</v>
       </c>
       <c r="I240">
-        <v>67000</v>
+        <v>70000</v>
       </c>
       <c r="J240">
         <v>0</v>
       </c>
       <c r="K240"/>
     </row>
     <row r="241" spans="1:12">
       <c r="A241">
         <v>236</v>
       </c>
       <c r="B241" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C241" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D241" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E241">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F241" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="G241">
-        <v>73000</v>
+        <v>67000</v>
       </c>
       <c r="H241">
-        <v>73000</v>
+        <v>67000</v>
       </c>
       <c r="I241">
-        <v>73000</v>
+        <v>67000</v>
       </c>
       <c r="J241">
         <v>0</v>
       </c>
       <c r="K241"/>
     </row>
     <row r="242" spans="1:12">
       <c r="A242">
         <v>237</v>
       </c>
       <c r="B242" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C242" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D242" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E242">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F242" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="G242">
-        <v>67000</v>
+        <v>73000</v>
       </c>
       <c r="H242">
-        <v>67000</v>
+        <v>73000</v>
       </c>
       <c r="I242">
-        <v>67000</v>
+        <v>73000</v>
       </c>
       <c r="J242">
         <v>0</v>
       </c>
       <c r="K242"/>
     </row>
     <row r="243" spans="1:12">
       <c r="A243">
         <v>238</v>
       </c>
       <c r="B243" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C243" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D243" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E243">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F243" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="G243">
-        <v>73000</v>
+        <v>67000</v>
       </c>
       <c r="H243">
-        <v>73000</v>
+        <v>67000</v>
       </c>
       <c r="I243">
-        <v>73000</v>
+        <v>67000</v>
       </c>
       <c r="J243">
         <v>0</v>
       </c>
       <c r="K243"/>
     </row>
     <row r="244" spans="1:12">
       <c r="A244">
         <v>239</v>
       </c>
       <c r="B244" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C244" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="D244" t="s">
         <v>20</v>
       </c>
       <c r="E244">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F244" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="G244">
-        <v>68000</v>
+        <v>67000</v>
       </c>
       <c r="H244">
-        <v>68000</v>
+        <v>67000</v>
       </c>
       <c r="I244">
-        <v>68000</v>
+        <v>67000</v>
       </c>
       <c r="J244">
         <v>0</v>
       </c>
       <c r="K244"/>
     </row>
     <row r="245" spans="1:12">
       <c r="A245">
         <v>240</v>
       </c>
       <c r="B245" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C245" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D245" t="s">
         <v>20</v>
       </c>
       <c r="E245">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F245" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="G245">
-        <v>67000</v>
+        <v>69000</v>
       </c>
       <c r="H245">
-        <v>67000</v>
+        <v>69000</v>
       </c>
       <c r="I245">
-        <v>67000</v>
+        <v>69000</v>
       </c>
       <c r="J245">
         <v>0</v>
       </c>
       <c r="K245"/>
     </row>
     <row r="246" spans="1:12">
       <c r="A246">
         <v>241</v>
       </c>
       <c r="B246" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C246" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D246" t="s">
         <v>44</v>
       </c>
       <c r="E246">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F246" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="G246">
-        <v>73000</v>
+        <v>75000</v>
       </c>
       <c r="H246">
-        <v>73000</v>
+        <v>75000</v>
       </c>
       <c r="I246">
-        <v>73000</v>
+        <v>75000</v>
       </c>
       <c r="J246">
         <v>0</v>
       </c>
       <c r="K246"/>
     </row>
     <row r="247" spans="1:12">
       <c r="A247">
         <v>242</v>
       </c>
       <c r="B247" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C247" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D247" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E247">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F247" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="G247">
-        <v>67000</v>
+        <v>75000</v>
       </c>
       <c r="H247">
-        <v>67000</v>
+        <v>75000</v>
       </c>
       <c r="I247">
-        <v>67000</v>
+        <v>75000</v>
       </c>
       <c r="J247">
         <v>0</v>
       </c>
       <c r="K247"/>
     </row>
     <row r="248" spans="1:12">
       <c r="A248">
         <v>243</v>
       </c>
       <c r="B248" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C248" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D248" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E248">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="F248" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="G248">
-        <v>67000</v>
+        <v>75000</v>
       </c>
       <c r="H248">
-        <v>67000</v>
+        <v>75000</v>
       </c>
       <c r="I248">
-        <v>67000</v>
+        <v>75000</v>
       </c>
       <c r="J248">
         <v>0</v>
       </c>
       <c r="K248"/>
     </row>
     <row r="249" spans="1:12">
       <c r="A249">
         <v>244</v>
       </c>
       <c r="B249" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C249" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D249" t="s">
+        <v>44</v>
+      </c>
+      <c r="E249">
+        <v>25</v>
+      </c>
+      <c r="F249" t="s">
         <v>100</v>
       </c>
-      <c r="E249">
-[...4 lines deleted...]
-      </c>
       <c r="G249">
-        <v>118000</v>
+        <v>75000</v>
       </c>
       <c r="H249">
-        <v>118000</v>
+        <v>75000</v>
       </c>
       <c r="I249">
-        <v>118000</v>
+        <v>75000</v>
       </c>
       <c r="J249">
         <v>0</v>
       </c>
       <c r="K249"/>
     </row>
     <row r="250" spans="1:12">
       <c r="A250">
         <v>245</v>
       </c>
       <c r="B250" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C250" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D250" t="s">
         <v>44</v>
       </c>
       <c r="E250">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="F250" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="G250">
-        <v>78500</v>
+        <v>75000</v>
       </c>
       <c r="H250">
-        <v>78500</v>
+        <v>75000</v>
       </c>
       <c r="I250">
-        <v>78500</v>
+        <v>75000</v>
       </c>
       <c r="J250">
         <v>0</v>
       </c>
       <c r="K250"/>
     </row>
     <row r="251" spans="1:12">
       <c r="A251">
         <v>246</v>
       </c>
       <c r="B251" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C251" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D251" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E251">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F251" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="G251">
-        <v>73000</v>
+        <v>69000</v>
       </c>
       <c r="H251">
-        <v>73000</v>
+        <v>69000</v>
       </c>
       <c r="I251">
-        <v>73000</v>
+        <v>69000</v>
       </c>
       <c r="J251">
         <v>0</v>
       </c>
       <c r="K251"/>
     </row>
     <row r="252" spans="1:12">
       <c r="A252">
         <v>247</v>
       </c>
       <c r="B252" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C252" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D252" t="s">
         <v>44</v>
       </c>
       <c r="E252">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="F252" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="G252">
-        <v>73000</v>
+        <v>75000</v>
       </c>
       <c r="H252">
-        <v>73000</v>
+        <v>75000</v>
       </c>
       <c r="I252">
-        <v>73000</v>
+        <v>75000</v>
       </c>
       <c r="J252">
         <v>0</v>
       </c>
       <c r="K252"/>
     </row>
     <row r="253" spans="1:12">
       <c r="A253">
         <v>248</v>
       </c>
       <c r="B253" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C253" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D253" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E253">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="F253" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="G253">
-        <v>68000</v>
+        <v>75000</v>
       </c>
       <c r="H253">
-        <v>68000</v>
+        <v>75000</v>
       </c>
       <c r="I253">
-        <v>68000</v>
+        <v>75000</v>
       </c>
       <c r="J253">
         <v>0</v>
       </c>
       <c r="K253"/>
     </row>
     <row r="254" spans="1:12">
       <c r="A254">
         <v>249</v>
       </c>
       <c r="B254" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C254" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D254" t="s">
         <v>20</v>
       </c>
       <c r="E254">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="F254" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="G254">
-        <v>68000</v>
+        <v>69000</v>
       </c>
       <c r="H254">
-        <v>68000</v>
+        <v>69000</v>
       </c>
       <c r="I254">
-        <v>68000</v>
+        <v>69000</v>
       </c>
       <c r="J254">
         <v>0</v>
       </c>
       <c r="K254"/>
     </row>
     <row r="255" spans="1:12">
       <c r="A255">
         <v>250</v>
       </c>
       <c r="B255" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C255" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D255" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E255">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F255" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="G255">
-        <v>76000</v>
+        <v>71000</v>
       </c>
       <c r="H255">
-        <v>76000</v>
+        <v>71000</v>
       </c>
       <c r="I255">
-        <v>76000</v>
+        <v>71000</v>
       </c>
       <c r="J255">
         <v>0</v>
       </c>
       <c r="K255"/>
     </row>
     <row r="256" spans="1:12">
       <c r="A256">
         <v>251</v>
       </c>
       <c r="B256" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C256" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D256" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E256">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="F256" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="G256">
-        <v>69000</v>
+        <v>75000</v>
       </c>
       <c r="H256">
-        <v>69000</v>
+        <v>75000</v>
       </c>
       <c r="I256">
-        <v>69000</v>
+        <v>75000</v>
       </c>
       <c r="J256">
         <v>0</v>
       </c>
       <c r="K256"/>
     </row>
     <row r="257" spans="1:12">
       <c r="A257">
         <v>252</v>
       </c>
       <c r="B257" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C257" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="D257"/>
       <c r="E257">
-        <v>20</v>
+        <v>306</v>
       </c>
       <c r="F257" t="s">
-        <v>101</v>
+        <v>73</v>
       </c>
       <c r="G257">
-        <v>76000</v>
+        <v>97000</v>
       </c>
       <c r="H257">
-        <v>76000</v>
+        <v>97000</v>
       </c>
       <c r="I257">
-        <v>76000</v>
+        <v>97000</v>
       </c>
       <c r="J257">
         <v>0</v>
       </c>
       <c r="K257"/>
     </row>
     <row r="258" spans="1:12">
       <c r="A258">
         <v>253</v>
       </c>
       <c r="B258" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C258" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="D258"/>
       <c r="E258">
-        <v>20</v>
+        <v>406</v>
       </c>
       <c r="F258" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="G258">
-        <v>65000</v>
+        <v>90000</v>
       </c>
       <c r="H258">
-        <v>65000</v>
+        <v>90000</v>
       </c>
       <c r="I258">
-        <v>65000</v>
+        <v>90000</v>
       </c>
       <c r="J258">
         <v>0</v>
       </c>
       <c r="K258"/>
     </row>
     <row r="259" spans="1:12">
       <c r="A259">
         <v>254</v>
       </c>
       <c r="B259" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C259" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="D259"/>
       <c r="E259">
-        <v>25</v>
+        <v>406</v>
       </c>
       <c r="F259" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="G259">
-        <v>75600</v>
+        <v>90000</v>
       </c>
       <c r="H259">
-        <v>75600</v>
+        <v>90000</v>
       </c>
       <c r="I259">
-        <v>75600</v>
+        <v>90000</v>
       </c>
       <c r="J259">
         <v>0</v>
       </c>
       <c r="K259"/>
     </row>
     <row r="260" spans="1:12">
       <c r="A260">
         <v>255</v>
       </c>
       <c r="B260" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C260" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="D260"/>
       <c r="E260">
-        <v>25</v>
+        <v>408</v>
       </c>
       <c r="F260" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="G260">
-        <v>69000</v>
+        <v>90000</v>
       </c>
       <c r="H260">
-        <v>69000</v>
+        <v>90000</v>
       </c>
       <c r="I260">
-        <v>69000</v>
+        <v>90000</v>
       </c>
       <c r="J260">
         <v>0</v>
       </c>
       <c r="K260"/>
     </row>
     <row r="261" spans="1:12">
       <c r="A261">
         <v>256</v>
       </c>
       <c r="B261" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C261" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="D261"/>
       <c r="E261">
-        <v>25</v>
+        <v>506</v>
       </c>
       <c r="F261" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G261">
-        <v>76000</v>
+        <v>90000</v>
       </c>
       <c r="H261">
-        <v>76000</v>
+        <v>90000</v>
       </c>
       <c r="I261">
-        <v>76000</v>
+        <v>90000</v>
       </c>
       <c r="J261">
         <v>0</v>
       </c>
       <c r="K261"/>
     </row>
     <row r="262" spans="1:12">
       <c r="A262">
         <v>257</v>
       </c>
       <c r="B262" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C262" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="D262"/>
       <c r="E262">
-        <v>30</v>
+        <v>506</v>
       </c>
       <c r="F262" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="G262">
-        <v>76000</v>
+        <v>90000</v>
       </c>
       <c r="H262">
-        <v>76000</v>
+        <v>90000</v>
       </c>
       <c r="I262">
-        <v>76000</v>
+        <v>90000</v>
       </c>
       <c r="J262">
         <v>0</v>
       </c>
       <c r="K262"/>
     </row>
     <row r="263" spans="1:12">
       <c r="A263">
         <v>258</v>
       </c>
       <c r="B263" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C263" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="D263"/>
       <c r="E263">
-        <v>30</v>
+        <v>508</v>
       </c>
       <c r="F263" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="G263">
-        <v>69000</v>
+        <v>90000</v>
       </c>
       <c r="H263">
-        <v>69000</v>
+        <v>90000</v>
       </c>
       <c r="I263">
-        <v>69000</v>
+        <v>90000</v>
       </c>
       <c r="J263">
         <v>0</v>
       </c>
       <c r="K263"/>
     </row>
     <row r="264" spans="1:12">
       <c r="A264">
         <v>259</v>
       </c>
       <c r="B264" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C264" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="D264"/>
       <c r="E264">
-        <v>30</v>
+        <v>510</v>
       </c>
       <c r="F264" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="G264">
-        <v>76000</v>
+        <v>90000</v>
       </c>
       <c r="H264">
-        <v>76000</v>
+        <v>90000</v>
       </c>
       <c r="I264">
-        <v>76000</v>
+        <v>90000</v>
       </c>
       <c r="J264">
         <v>0</v>
       </c>
       <c r="K264"/>
     </row>
     <row r="265" spans="1:12">
       <c r="A265">
         <v>260</v>
       </c>
       <c r="B265" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="C265"/>
       <c r="D265" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E265">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="F265" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="G265">
-        <v>76000</v>
+        <v>99000</v>
       </c>
       <c r="H265">
-        <v>76000</v>
+        <v>99000</v>
       </c>
       <c r="I265">
-        <v>76000</v>
+        <v>99000</v>
       </c>
       <c r="J265">
         <v>0</v>
       </c>
       <c r="K265"/>
     </row>
     <row r="266" spans="1:12">
       <c r="A266">
         <v>261</v>
       </c>
       <c r="B266" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="C266"/>
       <c r="D266" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="E266">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="F266" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="G266">
-        <v>69000</v>
+        <v>161500</v>
       </c>
       <c r="H266">
-        <v>69000</v>
+        <v>161500</v>
       </c>
       <c r="I266">
-        <v>69000</v>
+        <v>161500</v>
       </c>
       <c r="J266">
         <v>0</v>
       </c>
       <c r="K266"/>
     </row>
     <row r="267" spans="1:12">
       <c r="A267">
         <v>262</v>
       </c>
       <c r="B267" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="C267"/>
       <c r="D267" t="s">
         <v>20</v>
       </c>
       <c r="E267">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F267" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
       <c r="G267">
-        <v>71000</v>
+        <v>78700</v>
       </c>
       <c r="H267">
-        <v>71000</v>
+        <v>78700</v>
       </c>
       <c r="I267">
-        <v>71000</v>
+        <v>78700</v>
       </c>
       <c r="J267">
         <v>0</v>
       </c>
       <c r="K267"/>
     </row>
     <row r="268" spans="1:12">
       <c r="A268">
         <v>263</v>
       </c>
       <c r="B268" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="C268"/>
       <c r="D268" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E268">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="F268" t="s">
-        <v>97</v>
+        <v>110</v>
       </c>
       <c r="G268">
-        <v>75600</v>
+        <v>50000</v>
       </c>
       <c r="H268">
-        <v>75600</v>
+        <v>50000</v>
       </c>
       <c r="I268">
-        <v>75600</v>
+        <v>50000</v>
       </c>
       <c r="J268">
         <v>0</v>
       </c>
       <c r="K268"/>
     </row>
     <row r="269" spans="1:12">
       <c r="A269">
         <v>264</v>
       </c>
       <c r="B269" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="C269"/>
       <c r="D269" t="s">
         <v>20</v>
       </c>
       <c r="E269">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="F269" t="s">
-        <v>97</v>
+        <v>111</v>
       </c>
       <c r="G269">
-        <v>68500</v>
+        <v>50000</v>
       </c>
       <c r="H269">
-        <v>68500</v>
+        <v>50000</v>
       </c>
       <c r="I269">
-        <v>68500</v>
+        <v>50000</v>
       </c>
       <c r="J269">
         <v>0</v>
       </c>
       <c r="K269"/>
     </row>
     <row r="270" spans="1:12">
       <c r="A270">
         <v>265</v>
       </c>
       <c r="B270" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="C270"/>
       <c r="D270" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>20</v>
+      </c>
+      <c r="E270" t="s">
+        <v>112</v>
       </c>
       <c r="F270" t="s">
-        <v>101</v>
+        <v>113</v>
       </c>
       <c r="G270">
-        <v>76000</v>
+        <v>75270</v>
       </c>
       <c r="H270">
-        <v>76000</v>
+        <v>75270</v>
       </c>
       <c r="I270">
-        <v>76000</v>
+        <v>75270</v>
       </c>
       <c r="J270">
         <v>0</v>
       </c>
       <c r="K270"/>
     </row>
     <row r="271" spans="1:12">
       <c r="A271">
         <v>266</v>
       </c>
       <c r="B271" t="s">
-        <v>68</v>
-[...4 lines deleted...]
-      <c r="D271"/>
+        <v>106</v>
+      </c>
+      <c r="C271"/>
+      <c r="D271" t="s">
+        <v>20</v>
+      </c>
       <c r="E271">
-        <v>306</v>
+        <v>20</v>
       </c>
       <c r="F271" t="s">
-        <v>74</v>
+        <v>114</v>
       </c>
       <c r="G271">
-        <v>79000</v>
+        <v>93000</v>
       </c>
       <c r="H271">
-        <v>79000</v>
+        <v>93000</v>
       </c>
       <c r="I271">
-        <v>79000</v>
+        <v>93000</v>
       </c>
       <c r="J271">
         <v>0</v>
       </c>
       <c r="K271"/>
     </row>
     <row r="272" spans="1:12">
       <c r="A272">
         <v>267</v>
       </c>
       <c r="B272" t="s">
-        <v>68</v>
-[...4 lines deleted...]
-      <c r="D272"/>
+        <v>106</v>
+      </c>
+      <c r="C272"/>
+      <c r="D272" t="s">
+        <v>49</v>
+      </c>
       <c r="E272">
-        <v>406</v>
+        <v>20</v>
       </c>
       <c r="F272" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="G272">
-        <v>70500</v>
+        <v>70000</v>
       </c>
       <c r="H272">
-        <v>70500</v>
+        <v>70000</v>
       </c>
       <c r="I272">
-        <v>70500</v>
+        <v>70000</v>
       </c>
       <c r="J272">
         <v>0</v>
       </c>
       <c r="K272"/>
     </row>
     <row r="273" spans="1:12">
       <c r="A273">
         <v>268</v>
       </c>
       <c r="B273" t="s">
-        <v>68</v>
-[...4 lines deleted...]
-      <c r="D273"/>
+        <v>106</v>
+      </c>
+      <c r="C273"/>
+      <c r="D273" t="s">
+        <v>20</v>
+      </c>
       <c r="E273">
-        <v>406</v>
+        <v>20</v>
       </c>
       <c r="F273" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="G273">
-        <v>70500</v>
+        <v>50000</v>
       </c>
       <c r="H273">
-        <v>70500</v>
+        <v>50000</v>
       </c>
       <c r="I273">
-        <v>70500</v>
+        <v>50000</v>
       </c>
       <c r="J273">
         <v>0</v>
       </c>
       <c r="K273"/>
     </row>
     <row r="274" spans="1:12">
       <c r="A274">
         <v>269</v>
       </c>
       <c r="B274" t="s">
-        <v>68</v>
-[...4 lines deleted...]
-      <c r="D274"/>
+        <v>106</v>
+      </c>
+      <c r="C274"/>
+      <c r="D274" t="s">
+        <v>49</v>
+      </c>
       <c r="E274">
-        <v>408</v>
+        <v>24</v>
       </c>
       <c r="F274" t="s">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="G274">
-        <v>70500</v>
+        <v>70000</v>
       </c>
       <c r="H274">
-        <v>70500</v>
+        <v>70000</v>
       </c>
       <c r="I274">
-        <v>70500</v>
+        <v>70000</v>
       </c>
       <c r="J274">
         <v>0</v>
       </c>
       <c r="K274"/>
     </row>
     <row r="275" spans="1:12">
       <c r="A275">
         <v>270</v>
       </c>
       <c r="B275" t="s">
-        <v>68</v>
-[...4 lines deleted...]
-      <c r="D275"/>
+        <v>106</v>
+      </c>
+      <c r="C275"/>
+      <c r="D275" t="s">
+        <v>49</v>
+      </c>
       <c r="E275">
-        <v>506</v>
+        <v>25</v>
       </c>
       <c r="F275" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="G275">
-        <v>71500</v>
+        <v>101500</v>
       </c>
       <c r="H275">
-        <v>71500</v>
+        <v>101500</v>
       </c>
       <c r="I275">
-        <v>71500</v>
+        <v>101500</v>
       </c>
       <c r="J275">
         <v>0</v>
       </c>
       <c r="K275"/>
     </row>
     <row r="276" spans="1:12">
       <c r="A276">
         <v>271</v>
       </c>
       <c r="B276" t="s">
-        <v>68</v>
-[...4 lines deleted...]
-      <c r="D276"/>
+        <v>106</v>
+      </c>
+      <c r="C276"/>
+      <c r="D276" t="s">
+        <v>49</v>
+      </c>
       <c r="E276">
-        <v>506</v>
+        <v>25</v>
       </c>
       <c r="F276" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="G276">
-        <v>71500</v>
+        <v>121500</v>
       </c>
       <c r="H276">
-        <v>71500</v>
+        <v>121500</v>
       </c>
       <c r="I276">
-        <v>71500</v>
+        <v>121500</v>
       </c>
       <c r="J276">
         <v>0</v>
       </c>
       <c r="K276"/>
     </row>
     <row r="277" spans="1:12">
       <c r="A277">
         <v>272</v>
       </c>
       <c r="B277" t="s">
-        <v>68</v>
-[...4 lines deleted...]
-      <c r="D277"/>
+        <v>106</v>
+      </c>
+      <c r="C277"/>
+      <c r="D277" t="s">
+        <v>20</v>
+      </c>
       <c r="E277">
-        <v>508</v>
+        <v>25</v>
       </c>
       <c r="F277" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="G277">
-        <v>70500</v>
+        <v>83000</v>
       </c>
       <c r="H277">
-        <v>70500</v>
+        <v>83000</v>
       </c>
       <c r="I277">
-        <v>70500</v>
+        <v>83000</v>
       </c>
       <c r="J277">
         <v>0</v>
       </c>
       <c r="K277"/>
     </row>
     <row r="278" spans="1:12">
       <c r="A278">
         <v>273</v>
       </c>
       <c r="B278" t="s">
-        <v>68</v>
-[...4 lines deleted...]
-      <c r="D278"/>
+        <v>106</v>
+      </c>
+      <c r="C278"/>
+      <c r="D278" t="s">
+        <v>20</v>
+      </c>
       <c r="E278">
-        <v>510</v>
+        <v>25</v>
       </c>
       <c r="F278" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="G278">
-        <v>75000</v>
+        <v>83000</v>
       </c>
       <c r="H278">
-        <v>75000</v>
+        <v>83000</v>
       </c>
       <c r="I278">
-        <v>75000</v>
+        <v>83000</v>
       </c>
       <c r="J278">
         <v>0</v>
       </c>
       <c r="K278"/>
     </row>
     <row r="279" spans="1:12">
       <c r="A279">
         <v>274</v>
       </c>
       <c r="B279" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C279"/>
       <c r="D279" t="s">
         <v>20</v>
       </c>
       <c r="E279">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="F279" t="s">
         <v>108</v>
       </c>
       <c r="G279">
-        <v>99000</v>
+        <v>50000</v>
       </c>
       <c r="H279">
-        <v>99000</v>
+        <v>50000</v>
       </c>
       <c r="I279">
-        <v>99000</v>
+        <v>50000</v>
       </c>
       <c r="J279">
         <v>0</v>
       </c>
       <c r="K279"/>
     </row>
     <row r="280" spans="1:12">
       <c r="A280">
         <v>275</v>
       </c>
       <c r="B280" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C280"/>
       <c r="D280" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>20</v>
+      </c>
+      <c r="E280" t="s">
+        <v>117</v>
       </c>
       <c r="F280" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="G280">
-        <v>161500</v>
+        <v>71100</v>
       </c>
       <c r="H280">
-        <v>161500</v>
+        <v>71100</v>
       </c>
       <c r="I280">
-        <v>161500</v>
+        <v>71100</v>
       </c>
       <c r="J280">
         <v>0</v>
       </c>
       <c r="K280"/>
     </row>
     <row r="281" spans="1:12">
       <c r="A281">
         <v>276</v>
       </c>
       <c r="B281" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C281"/>
       <c r="D281" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="E281">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F281" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="G281">
-        <v>226960</v>
+        <v>91000</v>
       </c>
       <c r="H281">
-        <v>226960</v>
+        <v>91000</v>
       </c>
       <c r="I281">
-        <v>226960</v>
+        <v>91000</v>
       </c>
       <c r="J281">
         <v>0</v>
       </c>
       <c r="K281"/>
     </row>
     <row r="282" spans="1:12">
       <c r="A282">
         <v>277</v>
       </c>
       <c r="B282" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C282"/>
       <c r="D282" t="s">
         <v>20</v>
       </c>
       <c r="E282">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F282" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="G282">
-        <v>101500</v>
+        <v>83000</v>
       </c>
       <c r="H282">
-        <v>101500</v>
+        <v>83000</v>
       </c>
       <c r="I282">
-        <v>101500</v>
+        <v>83000</v>
       </c>
       <c r="J282">
         <v>0</v>
       </c>
       <c r="K282"/>
     </row>
     <row r="283" spans="1:12">
       <c r="A283">
         <v>278</v>
       </c>
       <c r="B283" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C283"/>
       <c r="D283" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="E283">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F283" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="G283">
-        <v>141500</v>
+        <v>80000</v>
       </c>
       <c r="H283">
-        <v>141500</v>
+        <v>80000</v>
       </c>
       <c r="I283">
-        <v>141500</v>
+        <v>80000</v>
       </c>
       <c r="J283">
         <v>0</v>
       </c>
       <c r="K283"/>
     </row>
     <row r="284" spans="1:12">
       <c r="A284">
         <v>279</v>
       </c>
       <c r="B284" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C284"/>
       <c r="D284" t="s">
         <v>20</v>
       </c>
       <c r="E284">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F284" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G284">
-        <v>81000</v>
+        <v>90000</v>
       </c>
       <c r="H284">
-        <v>81000</v>
+        <v>90000</v>
       </c>
       <c r="I284">
-        <v>81000</v>
+        <v>90000</v>
       </c>
       <c r="J284">
         <v>0</v>
       </c>
       <c r="K284"/>
     </row>
     <row r="285" spans="1:12">
       <c r="A285">
         <v>280</v>
       </c>
       <c r="B285" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C285"/>
       <c r="D285" t="s">
         <v>20</v>
       </c>
-      <c r="E285" t="s">
-        <v>113</v>
+      <c r="E285">
+        <v>25</v>
       </c>
       <c r="F285" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="G285">
-        <v>75270</v>
+        <v>95000</v>
       </c>
       <c r="H285">
-        <v>75270</v>
+        <v>95000</v>
       </c>
       <c r="I285">
-        <v>75270</v>
+        <v>95000</v>
       </c>
       <c r="J285">
         <v>0</v>
       </c>
       <c r="K285"/>
     </row>
     <row r="286" spans="1:12">
       <c r="A286">
         <v>281</v>
       </c>
       <c r="B286" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C286"/>
       <c r="D286" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="E286">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="F286" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="G286">
-        <v>82000</v>
+        <v>70000</v>
       </c>
       <c r="H286">
-        <v>82000</v>
+        <v>70000</v>
       </c>
       <c r="I286">
-        <v>82000</v>
+        <v>70000</v>
       </c>
       <c r="J286">
         <v>0</v>
       </c>
       <c r="K286"/>
     </row>
     <row r="287" spans="1:12">
       <c r="A287">
         <v>282</v>
       </c>
       <c r="B287" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C287"/>
       <c r="D287" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E287">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F287" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="G287">
-        <v>85000</v>
+        <v>70000</v>
       </c>
       <c r="H287">
-        <v>85000</v>
+        <v>70000</v>
       </c>
       <c r="I287">
-        <v>85000</v>
+        <v>70000</v>
       </c>
       <c r="J287">
         <v>0</v>
       </c>
       <c r="K287"/>
     </row>
     <row r="288" spans="1:12">
       <c r="A288">
         <v>283</v>
       </c>
       <c r="B288" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C288"/>
       <c r="D288" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="E288">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F288" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G288">
-        <v>78870</v>
+        <v>77270</v>
       </c>
       <c r="H288">
-        <v>78870</v>
+        <v>77270</v>
       </c>
       <c r="I288">
-        <v>78870</v>
+        <v>77270</v>
       </c>
       <c r="J288">
         <v>0</v>
       </c>
       <c r="K288"/>
     </row>
     <row r="289" spans="1:12">
       <c r="A289">
         <v>284</v>
       </c>
       <c r="B289" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C289"/>
       <c r="D289" t="s">
         <v>20</v>
       </c>
       <c r="E289">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F289" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="G289">
-        <v>83000</v>
+        <v>85000</v>
       </c>
       <c r="H289">
-        <v>83000</v>
+        <v>85000</v>
       </c>
       <c r="I289">
-        <v>83000</v>
+        <v>85000</v>
       </c>
       <c r="J289">
         <v>0</v>
       </c>
       <c r="K289"/>
     </row>
     <row r="290" spans="1:12">
       <c r="A290">
         <v>285</v>
       </c>
       <c r="B290" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C290"/>
       <c r="D290" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="E290">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="F290" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="G290">
-        <v>171100</v>
+        <v>67000</v>
       </c>
       <c r="H290">
-        <v>171100</v>
+        <v>67000</v>
       </c>
       <c r="I290">
-        <v>171100</v>
+        <v>67000</v>
       </c>
       <c r="J290">
         <v>0</v>
       </c>
       <c r="K290"/>
     </row>
     <row r="291" spans="1:12">
       <c r="A291">
         <v>286</v>
       </c>
       <c r="B291" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C291"/>
       <c r="D291" t="s">
         <v>20</v>
       </c>
-      <c r="E291" t="s">
-        <v>118</v>
+      <c r="E291">
+        <v>30</v>
       </c>
       <c r="F291" t="s">
-        <v>119</v>
+        <v>107</v>
       </c>
       <c r="G291">
-        <v>71100</v>
+        <v>88000</v>
       </c>
       <c r="H291">
-        <v>71100</v>
+        <v>88000</v>
       </c>
       <c r="I291">
-        <v>71100</v>
+        <v>88000</v>
       </c>
       <c r="J291">
         <v>0</v>
       </c>
       <c r="K291"/>
     </row>
     <row r="292" spans="1:12">
       <c r="A292">
         <v>287</v>
       </c>
       <c r="B292" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C292"/>
       <c r="D292" t="s">
         <v>20</v>
       </c>
       <c r="E292">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F292" t="s">
         <v>111</v>
       </c>
       <c r="G292">
-        <v>95000</v>
+        <v>90000</v>
       </c>
       <c r="H292">
-        <v>95000</v>
+        <v>90000</v>
       </c>
       <c r="I292">
-        <v>95000</v>
+        <v>90000</v>
       </c>
       <c r="J292">
         <v>0</v>
       </c>
       <c r="K292"/>
     </row>
     <row r="293" spans="1:12">
       <c r="A293">
         <v>288</v>
       </c>
       <c r="B293" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C293"/>
       <c r="D293" t="s">
         <v>20</v>
       </c>
       <c r="E293">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F293" t="s">
         <v>114</v>
       </c>
       <c r="G293">
-        <v>82300</v>
+        <v>90000</v>
       </c>
       <c r="H293">
-        <v>82300</v>
+        <v>90000</v>
       </c>
       <c r="I293">
-        <v>82300</v>
+        <v>90000</v>
       </c>
       <c r="J293">
         <v>0</v>
       </c>
       <c r="K293"/>
     </row>
     <row r="294" spans="1:12">
       <c r="A294">
         <v>289</v>
       </c>
       <c r="B294" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C294"/>
       <c r="D294" t="s">
         <v>20</v>
       </c>
       <c r="E294">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F294" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="G294">
-        <v>99000</v>
+        <v>88000</v>
       </c>
       <c r="H294">
-        <v>99000</v>
+        <v>88000</v>
       </c>
       <c r="I294">
-        <v>99000</v>
+        <v>88000</v>
       </c>
       <c r="J294">
         <v>0</v>
       </c>
       <c r="K294"/>
     </row>
     <row r="295" spans="1:12">
       <c r="A295">
         <v>290</v>
       </c>
       <c r="B295" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C295"/>
       <c r="D295" t="s">
         <v>20</v>
       </c>
       <c r="E295">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F295" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="G295">
-        <v>80000</v>
+        <v>84000</v>
       </c>
       <c r="H295">
-        <v>80000</v>
+        <v>84000</v>
       </c>
       <c r="I295">
-        <v>80000</v>
+        <v>84000</v>
       </c>
       <c r="J295">
         <v>0</v>
       </c>
       <c r="K295"/>
     </row>
     <row r="296" spans="1:12">
       <c r="A296">
         <v>291</v>
       </c>
       <c r="B296" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C296"/>
       <c r="D296" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="E296">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="F296" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="G296">
-        <v>80000</v>
+        <v>75000</v>
       </c>
       <c r="H296">
-        <v>80000</v>
+        <v>75000</v>
       </c>
       <c r="I296">
-        <v>80000</v>
+        <v>75000</v>
       </c>
       <c r="J296">
         <v>0</v>
       </c>
       <c r="K296"/>
     </row>
     <row r="297" spans="1:12">
       <c r="A297">
         <v>292</v>
       </c>
       <c r="B297" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C297"/>
       <c r="D297" t="s">
         <v>49</v>
       </c>
       <c r="E297">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="F297" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="G297">
-        <v>121500</v>
+        <v>90000</v>
       </c>
       <c r="H297">
-        <v>121500</v>
+        <v>90000</v>
       </c>
       <c r="I297">
-        <v>121500</v>
+        <v>90000</v>
       </c>
       <c r="J297">
         <v>0</v>
       </c>
       <c r="K297"/>
     </row>
     <row r="298" spans="1:12">
       <c r="A298">
         <v>293</v>
       </c>
       <c r="B298" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C298"/>
       <c r="D298" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="E298">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="F298" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G298">
-        <v>101500</v>
+        <v>77270</v>
       </c>
       <c r="H298">
-        <v>101500</v>
+        <v>77270</v>
       </c>
       <c r="I298">
-        <v>101500</v>
+        <v>77270</v>
       </c>
       <c r="J298">
         <v>0</v>
       </c>
       <c r="K298"/>
     </row>
     <row r="299" spans="1:12">
       <c r="A299">
         <v>294</v>
       </c>
       <c r="B299" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C299"/>
       <c r="D299" t="s">
         <v>20</v>
       </c>
       <c r="E299">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="F299" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G299">
-        <v>83000</v>
+        <v>68100</v>
       </c>
       <c r="H299">
-        <v>83000</v>
+        <v>68100</v>
       </c>
       <c r="I299">
-        <v>83000</v>
+        <v>68100</v>
       </c>
       <c r="J299">
         <v>0</v>
       </c>
       <c r="K299"/>
     </row>
     <row r="300" spans="1:12">
       <c r="A300">
         <v>295</v>
       </c>
       <c r="B300" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C300"/>
       <c r="D300" t="s">
         <v>20</v>
       </c>
       <c r="E300">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="F300" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G300">
-        <v>99000</v>
+        <v>50000</v>
       </c>
       <c r="H300">
-        <v>99000</v>
+        <v>50000</v>
       </c>
       <c r="I300">
-        <v>99000</v>
+        <v>50000</v>
       </c>
       <c r="J300">
         <v>0</v>
       </c>
       <c r="K300"/>
     </row>
     <row r="301" spans="1:12">
       <c r="A301">
         <v>296</v>
       </c>
       <c r="B301" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C301"/>
       <c r="D301" t="s">
         <v>20</v>
       </c>
       <c r="E301">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="F301" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="G301">
-        <v>81000</v>
+        <v>50000</v>
       </c>
       <c r="H301">
-        <v>81000</v>
+        <v>50000</v>
       </c>
       <c r="I301">
-        <v>81000</v>
+        <v>50000</v>
       </c>
       <c r="J301">
         <v>0</v>
       </c>
       <c r="K301"/>
     </row>
     <row r="302" spans="1:12">
       <c r="A302">
         <v>297</v>
       </c>
       <c r="B302" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C302"/>
       <c r="D302" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="E302">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="F302" t="s">
         <v>111</v>
       </c>
       <c r="G302">
-        <v>201800</v>
+        <v>50000</v>
       </c>
       <c r="H302">
-        <v>201800</v>
+        <v>50000</v>
       </c>
       <c r="I302">
-        <v>201800</v>
+        <v>50000</v>
       </c>
       <c r="J302">
         <v>0</v>
       </c>
       <c r="K302"/>
     </row>
     <row r="303" spans="1:12">
       <c r="A303">
         <v>298</v>
       </c>
       <c r="B303" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C303"/>
       <c r="D303" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="E303">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="F303" t="s">
         <v>121</v>
       </c>
       <c r="G303">
-        <v>77270</v>
+        <v>50000</v>
       </c>
       <c r="H303">
-        <v>77270</v>
+        <v>50000</v>
       </c>
       <c r="I303">
-        <v>77270</v>
+        <v>50000</v>
       </c>
       <c r="J303">
         <v>0</v>
       </c>
       <c r="K303"/>
     </row>
     <row r="304" spans="1:12">
       <c r="A304">
         <v>299</v>
       </c>
       <c r="B304" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C304"/>
       <c r="D304" t="s">
         <v>20</v>
       </c>
       <c r="E304">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="F304" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="G304">
-        <v>81000</v>
+        <v>50000</v>
       </c>
       <c r="H304">
-        <v>81000</v>
+        <v>50000</v>
       </c>
       <c r="I304">
-        <v>81000</v>
+        <v>50000</v>
       </c>
       <c r="J304">
         <v>0</v>
       </c>
       <c r="K304"/>
     </row>
     <row r="305" spans="1:12">
       <c r="A305">
         <v>300</v>
       </c>
       <c r="B305" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C305"/>
       <c r="D305" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="E305">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="F305" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="G305">
-        <v>67000</v>
+        <v>70000</v>
       </c>
       <c r="H305">
-        <v>67000</v>
+        <v>70000</v>
       </c>
       <c r="I305">
-        <v>67000</v>
+        <v>70000</v>
       </c>
       <c r="J305">
         <v>0</v>
       </c>
       <c r="K305"/>
     </row>
     <row r="306" spans="1:12">
       <c r="A306">
         <v>301</v>
       </c>
       <c r="B306" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C306"/>
       <c r="D306" t="s">
         <v>20</v>
       </c>
       <c r="E306">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="F306" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="G306">
-        <v>76000</v>
+        <v>90000</v>
       </c>
       <c r="H306">
-        <v>76000</v>
+        <v>90000</v>
       </c>
       <c r="I306">
-        <v>76000</v>
+        <v>90000</v>
       </c>
       <c r="J306">
         <v>0</v>
       </c>
       <c r="K306"/>
     </row>
     <row r="307" spans="1:12">
       <c r="A307">
         <v>302</v>
       </c>
       <c r="B307" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C307"/>
       <c r="D307" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="E307">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="F307" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="G307">
-        <v>76500</v>
+        <v>290600</v>
       </c>
       <c r="H307">
-        <v>76500</v>
+        <v>290600</v>
       </c>
       <c r="I307">
-        <v>76500</v>
+        <v>290600</v>
       </c>
       <c r="J307">
         <v>0</v>
       </c>
       <c r="K307"/>
     </row>
     <row r="308" spans="1:12">
       <c r="A308">
         <v>303</v>
       </c>
       <c r="B308" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C308"/>
       <c r="D308" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E308">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="F308" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="G308">
-        <v>112400</v>
+        <v>62460</v>
       </c>
       <c r="H308">
-        <v>112400</v>
+        <v>62460</v>
       </c>
       <c r="I308">
-        <v>112400</v>
+        <v>62460</v>
       </c>
       <c r="J308">
         <v>0</v>
       </c>
       <c r="K308"/>
     </row>
     <row r="309" spans="1:12">
       <c r="A309">
         <v>304</v>
       </c>
       <c r="B309" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C309"/>
       <c r="D309" t="s">
         <v>20</v>
       </c>
       <c r="E309">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="F309" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="G309">
-        <v>80000</v>
+        <v>88000</v>
       </c>
       <c r="H309">
-        <v>80000</v>
+        <v>88000</v>
       </c>
       <c r="I309">
-        <v>80000</v>
+        <v>88000</v>
       </c>
       <c r="J309">
         <v>0</v>
       </c>
       <c r="K309"/>
     </row>
     <row r="310" spans="1:12">
       <c r="A310">
         <v>305</v>
       </c>
       <c r="B310" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C310"/>
       <c r="D310" t="s">
         <v>20</v>
       </c>
       <c r="E310">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="F310" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="G310">
         <v>83000</v>
       </c>
       <c r="H310">
         <v>83000</v>
       </c>
       <c r="I310">
         <v>83000</v>
       </c>
       <c r="J310">
         <v>0</v>
       </c>
       <c r="K310"/>
     </row>
     <row r="311" spans="1:12">
       <c r="A311">
         <v>306</v>
       </c>
       <c r="B311" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C311"/>
       <c r="D311" t="s">
         <v>20</v>
       </c>
-      <c r="E311">
-        <v>30</v>
+      <c r="E311" t="s">
+        <v>123</v>
       </c>
       <c r="F311" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="G311">
-        <v>85000</v>
+        <v>70700</v>
       </c>
       <c r="H311">
-        <v>85000</v>
+        <v>70700</v>
       </c>
       <c r="I311">
-        <v>85000</v>
+        <v>70700</v>
       </c>
       <c r="J311">
         <v>0</v>
       </c>
       <c r="K311"/>
     </row>
     <row r="312" spans="1:12">
       <c r="A312">
         <v>307</v>
       </c>
       <c r="B312" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C312"/>
       <c r="D312" t="s">
         <v>20</v>
       </c>
       <c r="E312">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="F312" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="G312">
-        <v>83000</v>
+        <v>93000</v>
       </c>
       <c r="H312">
-        <v>83000</v>
+        <v>93000</v>
       </c>
       <c r="I312">
-        <v>83000</v>
+        <v>93000</v>
       </c>
       <c r="J312">
         <v>0</v>
       </c>
       <c r="K312"/>
     </row>
     <row r="313" spans="1:12">
       <c r="A313">
         <v>308</v>
       </c>
       <c r="B313" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C313"/>
       <c r="D313" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="E313">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="F313" t="s">
-        <v>122</v>
+        <v>109</v>
       </c>
       <c r="G313">
-        <v>106500</v>
+        <v>95000</v>
       </c>
       <c r="H313">
-        <v>106500</v>
+        <v>95000</v>
       </c>
       <c r="I313">
-        <v>106500</v>
+        <v>95000</v>
       </c>
       <c r="J313">
         <v>0</v>
       </c>
       <c r="K313"/>
     </row>
     <row r="314" spans="1:12">
       <c r="A314">
         <v>309</v>
       </c>
       <c r="B314" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C314"/>
       <c r="D314" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="E314">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="F314" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="G314">
-        <v>146500</v>
+        <v>80300</v>
       </c>
       <c r="H314">
-        <v>146500</v>
+        <v>80300</v>
       </c>
       <c r="I314">
-        <v>146500</v>
+        <v>80300</v>
       </c>
       <c r="J314">
         <v>0</v>
       </c>
       <c r="K314"/>
     </row>
     <row r="315" spans="1:12">
       <c r="A315">
         <v>310</v>
       </c>
       <c r="B315" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C315"/>
       <c r="D315" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E315">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F315" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="G315">
-        <v>68100</v>
+        <v>57000</v>
       </c>
       <c r="H315">
-        <v>68100</v>
+        <v>57000</v>
       </c>
       <c r="I315">
-        <v>68100</v>
+        <v>57000</v>
       </c>
       <c r="J315">
         <v>0</v>
       </c>
       <c r="K315"/>
     </row>
     <row r="316" spans="1:12">
       <c r="A316">
         <v>311</v>
       </c>
       <c r="B316" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C316"/>
       <c r="D316" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="E316">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F316" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="G316">
-        <v>77270</v>
+        <v>93000</v>
       </c>
       <c r="H316">
-        <v>77270</v>
+        <v>93000</v>
       </c>
       <c r="I316">
-        <v>77270</v>
+        <v>93000</v>
       </c>
       <c r="J316">
         <v>0</v>
       </c>
       <c r="K316"/>
     </row>
     <row r="317" spans="1:12">
       <c r="A317">
         <v>312</v>
       </c>
       <c r="B317" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C317"/>
       <c r="D317" t="s">
         <v>20</v>
       </c>
       <c r="E317">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F317" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="G317">
-        <v>90700</v>
+        <v>83000</v>
       </c>
       <c r="H317">
-        <v>90700</v>
+        <v>83000</v>
       </c>
       <c r="I317">
-        <v>90700</v>
+        <v>83000</v>
       </c>
       <c r="J317">
         <v>0</v>
       </c>
       <c r="K317"/>
     </row>
     <row r="318" spans="1:12">
       <c r="A318">
         <v>313</v>
       </c>
       <c r="B318" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C318"/>
       <c r="D318" t="s">
         <v>20</v>
       </c>
       <c r="E318">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="F318" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="G318">
-        <v>85000</v>
+        <v>50000</v>
       </c>
       <c r="H318">
-        <v>85000</v>
+        <v>50000</v>
       </c>
       <c r="I318">
-        <v>85000</v>
+        <v>50000</v>
       </c>
       <c r="J318">
         <v>0</v>
       </c>
       <c r="K318"/>
     </row>
     <row r="319" spans="1:12">
       <c r="A319">
         <v>314</v>
       </c>
       <c r="B319" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C319"/>
       <c r="D319" t="s">
         <v>20</v>
       </c>
       <c r="E319">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="F319" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="G319">
-        <v>91500</v>
+        <v>50000</v>
       </c>
       <c r="H319">
-        <v>91500</v>
+        <v>50000</v>
       </c>
       <c r="I319">
-        <v>91500</v>
+        <v>50000</v>
       </c>
       <c r="J319">
         <v>0</v>
       </c>
       <c r="K319"/>
     </row>
     <row r="320" spans="1:12">
       <c r="A320">
         <v>315</v>
       </c>
       <c r="B320" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C320"/>
       <c r="D320" t="s">
         <v>20</v>
       </c>
       <c r="E320">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="F320" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G320">
-        <v>90700</v>
+        <v>50000</v>
       </c>
       <c r="H320">
-        <v>90700</v>
+        <v>50000</v>
       </c>
       <c r="I320">
-        <v>90700</v>
+        <v>50000</v>
       </c>
       <c r="J320">
         <v>0</v>
       </c>
       <c r="K320"/>
     </row>
     <row r="321" spans="1:12">
       <c r="A321">
         <v>316</v>
       </c>
       <c r="B321" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C321"/>
       <c r="D321" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="E321">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="F321" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="G321">
-        <v>90700</v>
+        <v>60000</v>
       </c>
       <c r="H321">
-        <v>90700</v>
+        <v>60000</v>
       </c>
       <c r="I321">
-        <v>90700</v>
+        <v>60000</v>
       </c>
       <c r="J321">
         <v>0</v>
       </c>
       <c r="K321"/>
     </row>
     <row r="322" spans="1:12">
       <c r="A322">
         <v>317</v>
       </c>
       <c r="B322" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C322"/>
       <c r="D322" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="E322">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F322" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="G322">
-        <v>199500</v>
+        <v>60000</v>
       </c>
       <c r="H322">
-        <v>199500</v>
+        <v>60000</v>
       </c>
       <c r="I322">
-        <v>199500</v>
+        <v>60000</v>
       </c>
       <c r="J322">
         <v>0</v>
       </c>
       <c r="K322"/>
     </row>
     <row r="323" spans="1:12">
       <c r="A323">
         <v>318</v>
       </c>
       <c r="B323" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C323"/>
       <c r="D323" t="s">
         <v>20</v>
       </c>
       <c r="E323">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F323" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="G323">
-        <v>83000</v>
+        <v>50000</v>
       </c>
       <c r="H323">
-        <v>83000</v>
+        <v>50000</v>
       </c>
       <c r="I323">
-        <v>83000</v>
+        <v>50000</v>
       </c>
       <c r="J323">
         <v>0</v>
       </c>
       <c r="K323"/>
     </row>
     <row r="324" spans="1:12">
       <c r="A324">
         <v>319</v>
       </c>
       <c r="B324" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C324"/>
       <c r="D324" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="E324">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F324" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="G324">
-        <v>290600</v>
+        <v>68400</v>
       </c>
       <c r="H324">
-        <v>290600</v>
+        <v>68400</v>
       </c>
       <c r="I324">
-        <v>290600</v>
+        <v>68400</v>
       </c>
       <c r="J324">
         <v>0</v>
       </c>
       <c r="K324"/>
     </row>
     <row r="325" spans="1:12">
       <c r="A325">
         <v>320</v>
       </c>
       <c r="B325" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C325"/>
       <c r="D325" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="E325">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F325" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="G325">
-        <v>85000</v>
+        <v>50000</v>
       </c>
       <c r="H325">
-        <v>85000</v>
+        <v>50000</v>
       </c>
       <c r="I325">
-        <v>85000</v>
+        <v>50000</v>
       </c>
       <c r="J325">
         <v>0</v>
       </c>
       <c r="K325"/>
     </row>
     <row r="326" spans="1:12">
       <c r="A326">
         <v>321</v>
       </c>
       <c r="B326" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C326"/>
       <c r="D326" t="s">
         <v>20</v>
       </c>
       <c r="E326">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F326" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="G326">
-        <v>83000</v>
+        <v>199500</v>
       </c>
       <c r="H326">
-        <v>83000</v>
+        <v>199500</v>
       </c>
       <c r="I326">
-        <v>83000</v>
+        <v>199500</v>
       </c>
       <c r="J326">
         <v>0</v>
       </c>
       <c r="K326"/>
     </row>
     <row r="327" spans="1:12">
       <c r="A327">
         <v>322</v>
       </c>
       <c r="B327" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C327"/>
       <c r="D327" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>49</v>
+      </c>
+      <c r="E327">
+        <v>45</v>
       </c>
       <c r="F327" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="G327">
-        <v>70700</v>
+        <v>70000</v>
       </c>
       <c r="H327">
-        <v>70700</v>
+        <v>70000</v>
       </c>
       <c r="I327">
-        <v>70700</v>
+        <v>70000</v>
       </c>
       <c r="J327">
         <v>0</v>
       </c>
       <c r="K327"/>
     </row>
     <row r="328" spans="1:12">
       <c r="A328">
         <v>323</v>
       </c>
       <c r="B328" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C328"/>
       <c r="D328" t="s">
         <v>20</v>
       </c>
       <c r="E328">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F328" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="G328">
-        <v>86000</v>
+        <v>67000</v>
       </c>
       <c r="H328">
-        <v>86000</v>
+        <v>67000</v>
       </c>
       <c r="I328">
-        <v>86000</v>
+        <v>67000</v>
       </c>
       <c r="J328">
         <v>0</v>
       </c>
       <c r="K328"/>
     </row>
     <row r="329" spans="1:12">
       <c r="A329">
         <v>324</v>
       </c>
       <c r="B329" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C329"/>
       <c r="D329" t="s">
         <v>20</v>
       </c>
       <c r="E329">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="F329" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="G329">
-        <v>78000</v>
+        <v>90000</v>
       </c>
       <c r="H329">
-        <v>78000</v>
+        <v>90000</v>
       </c>
       <c r="I329">
-        <v>78000</v>
+        <v>90000</v>
       </c>
       <c r="J329">
         <v>0</v>
       </c>
       <c r="K329"/>
     </row>
     <row r="330" spans="1:12">
       <c r="A330">
         <v>325</v>
       </c>
       <c r="B330" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C330"/>
       <c r="D330" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E330">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="F330" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="G330">
-        <v>62460</v>
+        <v>50000</v>
       </c>
       <c r="H330">
-        <v>62460</v>
+        <v>50000</v>
       </c>
       <c r="I330">
-        <v>62460</v>
+        <v>50000</v>
       </c>
       <c r="J330">
         <v>0</v>
       </c>
       <c r="K330"/>
     </row>
     <row r="331" spans="1:12">
       <c r="A331">
         <v>326</v>
       </c>
       <c r="B331" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C331"/>
       <c r="D331" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="E331">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="F331" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="G331">
-        <v>80300</v>
+        <v>190000</v>
       </c>
       <c r="H331">
-        <v>80300</v>
+        <v>190000</v>
       </c>
       <c r="I331">
-        <v>80300</v>
+        <v>190000</v>
       </c>
       <c r="J331">
         <v>0</v>
       </c>
       <c r="K331"/>
     </row>
     <row r="332" spans="1:12">
       <c r="A332">
         <v>327</v>
       </c>
       <c r="B332" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C332"/>
       <c r="D332" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E332">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="F332" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G332">
-        <v>57000</v>
+        <v>85000</v>
       </c>
       <c r="H332">
-        <v>57000</v>
+        <v>85000</v>
       </c>
       <c r="I332">
-        <v>57000</v>
+        <v>85000</v>
       </c>
       <c r="J332">
         <v>0</v>
       </c>
       <c r="K332"/>
     </row>
     <row r="333" spans="1:12">
       <c r="A333">
         <v>328</v>
       </c>
       <c r="B333" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C333"/>
       <c r="D333" t="s">
         <v>20</v>
       </c>
       <c r="E333">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="F333" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="G333">
-        <v>83000</v>
+        <v>70000</v>
       </c>
       <c r="H333">
-        <v>83000</v>
+        <v>70000</v>
       </c>
       <c r="I333">
-        <v>83000</v>
+        <v>70000</v>
       </c>
       <c r="J333">
         <v>0</v>
       </c>
       <c r="K333"/>
     </row>
     <row r="334" spans="1:12">
       <c r="A334">
         <v>329</v>
       </c>
       <c r="B334" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C334"/>
       <c r="D334" t="s">
         <v>20</v>
       </c>
       <c r="E334">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F334" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
       <c r="G334">
-        <v>199500</v>
+        <v>93000</v>
       </c>
       <c r="H334">
-        <v>199500</v>
+        <v>93000</v>
       </c>
       <c r="I334">
-        <v>199500</v>
+        <v>93000</v>
       </c>
       <c r="J334">
         <v>0</v>
       </c>
       <c r="K334"/>
     </row>
     <row r="335" spans="1:12">
       <c r="A335">
         <v>330</v>
       </c>
       <c r="B335" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C335"/>
       <c r="D335" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>20</v>
+      </c>
+      <c r="E335" t="s">
+        <v>125</v>
       </c>
       <c r="F335" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G335">
-        <v>199500</v>
+        <v>71100</v>
       </c>
       <c r="H335">
-        <v>199500</v>
+        <v>71100</v>
       </c>
       <c r="I335">
-        <v>199500</v>
+        <v>71100</v>
       </c>
       <c r="J335">
         <v>0</v>
       </c>
       <c r="K335"/>
     </row>
     <row r="336" spans="1:12">
       <c r="A336">
         <v>331</v>
       </c>
       <c r="B336" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C336"/>
       <c r="D336" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="E336">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F336" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G336">
-        <v>199500</v>
+        <v>67000</v>
       </c>
       <c r="H336">
-        <v>199500</v>
+        <v>67000</v>
       </c>
       <c r="I336">
-        <v>199500</v>
+        <v>67000</v>
       </c>
       <c r="J336">
         <v>0</v>
       </c>
       <c r="K336"/>
     </row>
     <row r="337" spans="1:12">
       <c r="A337">
         <v>332</v>
       </c>
       <c r="B337" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C337"/>
       <c r="D337" t="s">
-        <v>53</v>
+        <v>20</v>
       </c>
       <c r="E337">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F337" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="G337">
-        <v>110700</v>
+        <v>92000</v>
       </c>
       <c r="H337">
-        <v>110700</v>
+        <v>92000</v>
       </c>
       <c r="I337">
-        <v>110700</v>
+        <v>92000</v>
       </c>
       <c r="J337">
         <v>0</v>
       </c>
       <c r="K337"/>
     </row>
     <row r="338" spans="1:12">
       <c r="A338">
         <v>333</v>
       </c>
       <c r="B338" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C338"/>
       <c r="D338" t="s">
         <v>20</v>
       </c>
       <c r="E338">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F338" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="G338">
-        <v>90700</v>
+        <v>85000</v>
       </c>
       <c r="H338">
-        <v>90700</v>
+        <v>85000</v>
       </c>
       <c r="I338">
-        <v>90700</v>
+        <v>85000</v>
       </c>
       <c r="J338">
         <v>0</v>
       </c>
       <c r="K338"/>
     </row>
     <row r="339" spans="1:12">
       <c r="A339">
         <v>334</v>
       </c>
       <c r="B339" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C339"/>
       <c r="D339" t="s">
-        <v>53</v>
+        <v>20</v>
       </c>
       <c r="E339">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F339" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="G339">
-        <v>199500</v>
+        <v>90000</v>
       </c>
       <c r="H339">
-        <v>199500</v>
+        <v>90000</v>
       </c>
       <c r="I339">
-        <v>199500</v>
+        <v>90000</v>
       </c>
       <c r="J339">
         <v>0</v>
       </c>
       <c r="K339"/>
     </row>
     <row r="340" spans="1:12">
       <c r="A340">
         <v>335</v>
       </c>
       <c r="B340" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C340"/>
       <c r="D340" t="s">
         <v>20</v>
       </c>
       <c r="E340">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F340" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="G340">
-        <v>68400</v>
+        <v>79000</v>
       </c>
       <c r="H340">
-        <v>68400</v>
+        <v>79000</v>
       </c>
       <c r="I340">
-        <v>68400</v>
+        <v>79000</v>
       </c>
       <c r="J340">
         <v>0</v>
       </c>
       <c r="K340"/>
     </row>
     <row r="341" spans="1:12">
       <c r="A341">
         <v>336</v>
       </c>
       <c r="B341" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C341"/>
       <c r="D341" t="s">
         <v>20</v>
       </c>
       <c r="E341">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F341" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="G341">
-        <v>199500</v>
+        <v>135000</v>
       </c>
       <c r="H341">
-        <v>199500</v>
+        <v>135000</v>
       </c>
       <c r="I341">
-        <v>199500</v>
+        <v>135000</v>
       </c>
       <c r="J341">
         <v>0</v>
       </c>
       <c r="K341"/>
     </row>
     <row r="342" spans="1:12">
       <c r="A342">
         <v>337</v>
       </c>
       <c r="B342" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C342"/>
       <c r="D342" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E342">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F342" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="G342">
-        <v>90700</v>
+        <v>85600</v>
       </c>
       <c r="H342">
-        <v>90700</v>
+        <v>85600</v>
       </c>
       <c r="I342">
-        <v>90700</v>
+        <v>85600</v>
       </c>
       <c r="J342">
         <v>0</v>
       </c>
       <c r="K342"/>
     </row>
     <row r="343" spans="1:12">
       <c r="A343">
         <v>338</v>
       </c>
       <c r="B343" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C343"/>
       <c r="D343" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E343">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F343" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="G343">
-        <v>90700</v>
+        <v>81270</v>
       </c>
       <c r="H343">
-        <v>90700</v>
+        <v>81270</v>
       </c>
       <c r="I343">
-        <v>90700</v>
+        <v>81270</v>
       </c>
       <c r="J343">
         <v>0</v>
       </c>
       <c r="K343"/>
     </row>
     <row r="344" spans="1:12">
       <c r="A344">
         <v>339</v>
       </c>
       <c r="B344" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C344"/>
       <c r="D344" t="s">
         <v>20</v>
       </c>
       <c r="E344">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="F344" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="G344">
-        <v>67000</v>
+        <v>61190</v>
       </c>
       <c r="H344">
-        <v>67000</v>
+        <v>61190</v>
       </c>
       <c r="I344">
-        <v>67000</v>
+        <v>61190</v>
       </c>
       <c r="J344">
         <v>0</v>
       </c>
       <c r="K344"/>
     </row>
     <row r="345" spans="1:12">
       <c r="A345">
         <v>340</v>
       </c>
       <c r="B345" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C345"/>
       <c r="D345" t="s">
         <v>20</v>
       </c>
       <c r="E345">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="F345" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
       <c r="G345">
-        <v>122700</v>
+        <v>87000</v>
       </c>
       <c r="H345">
-        <v>122700</v>
+        <v>87000</v>
       </c>
       <c r="I345">
-        <v>122700</v>
+        <v>87000</v>
       </c>
       <c r="J345">
         <v>0</v>
       </c>
       <c r="K345"/>
     </row>
     <row r="346" spans="1:12">
       <c r="A346">
         <v>341</v>
       </c>
       <c r="B346" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C346"/>
       <c r="D346" t="s">
         <v>20</v>
       </c>
       <c r="E346">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="F346" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="G346">
         <v>90000</v>
       </c>
       <c r="H346">
         <v>90000</v>
       </c>
       <c r="I346">
         <v>90000</v>
       </c>
       <c r="J346">
         <v>0</v>
       </c>
       <c r="K346"/>
     </row>
     <row r="347" spans="1:12">
       <c r="A347">
         <v>342</v>
       </c>
       <c r="B347" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C347"/>
       <c r="D347" t="s">
         <v>20</v>
       </c>
       <c r="E347">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="F347" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="G347">
-        <v>85000</v>
+        <v>83100</v>
       </c>
       <c r="H347">
-        <v>85000</v>
+        <v>83100</v>
       </c>
       <c r="I347">
-        <v>85000</v>
+        <v>83100</v>
       </c>
       <c r="J347">
         <v>0</v>
       </c>
       <c r="K347"/>
     </row>
     <row r="348" spans="1:12">
       <c r="A348">
         <v>343</v>
       </c>
       <c r="B348" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C348"/>
       <c r="D348" t="s">
         <v>20</v>
       </c>
       <c r="E348">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="F348" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="G348">
-        <v>82000</v>
+        <v>83000</v>
       </c>
       <c r="H348">
-        <v>82000</v>
+        <v>83000</v>
       </c>
       <c r="I348">
-        <v>82000</v>
+        <v>83000</v>
       </c>
       <c r="J348">
         <v>0</v>
       </c>
       <c r="K348"/>
     </row>
     <row r="349" spans="1:12">
       <c r="A349">
         <v>344</v>
       </c>
       <c r="B349" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C349"/>
       <c r="D349" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="E349">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="F349" t="s">
-        <v>125</v>
+        <v>107</v>
       </c>
       <c r="G349">
-        <v>190000</v>
+        <v>68400</v>
       </c>
       <c r="H349">
-        <v>190000</v>
+        <v>68400</v>
       </c>
       <c r="I349">
-        <v>190000</v>
+        <v>68400</v>
       </c>
       <c r="J349">
         <v>0</v>
       </c>
       <c r="K349"/>
     </row>
     <row r="350" spans="1:12">
       <c r="A350">
         <v>345</v>
       </c>
       <c r="B350" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C350"/>
       <c r="D350" t="s">
         <v>20</v>
       </c>
       <c r="E350">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="F350" t="s">
         <v>108</v>
       </c>
       <c r="G350">
-        <v>84000</v>
+        <v>80000</v>
       </c>
       <c r="H350">
-        <v>84000</v>
+        <v>80000</v>
       </c>
       <c r="I350">
-        <v>84000</v>
+        <v>80000</v>
       </c>
       <c r="J350">
         <v>0</v>
       </c>
       <c r="K350"/>
     </row>
     <row r="351" spans="1:12">
       <c r="A351">
         <v>346</v>
       </c>
       <c r="B351" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C351"/>
       <c r="D351" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>44</v>
+      </c>
+      <c r="E351">
+        <v>60</v>
       </c>
       <c r="F351" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="G351">
-        <v>71100</v>
+        <v>71400</v>
       </c>
       <c r="H351">
-        <v>71100</v>
+        <v>71400</v>
       </c>
       <c r="I351">
-        <v>71100</v>
+        <v>71400</v>
       </c>
       <c r="J351">
         <v>0</v>
       </c>
       <c r="K351"/>
     </row>
     <row r="352" spans="1:12">
       <c r="A352">
         <v>347</v>
       </c>
       <c r="B352" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C352"/>
       <c r="D352" t="s">
         <v>20</v>
       </c>
       <c r="E352">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="F352" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="G352">
-        <v>67000</v>
+        <v>90000</v>
       </c>
       <c r="H352">
-        <v>67000</v>
+        <v>90000</v>
       </c>
       <c r="I352">
-        <v>67000</v>
+        <v>90000</v>
       </c>
       <c r="J352">
         <v>0</v>
       </c>
       <c r="K352"/>
     </row>
     <row r="353" spans="1:12">
       <c r="A353">
         <v>348</v>
       </c>
       <c r="B353" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C353"/>
       <c r="D353" t="s">
-        <v>20</v>
+        <v>126</v>
       </c>
       <c r="E353">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="F353" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G353">
-        <v>83000</v>
+        <v>89500</v>
       </c>
       <c r="H353">
-        <v>83000</v>
+        <v>89500</v>
       </c>
       <c r="I353">
-        <v>83000</v>
+        <v>89500</v>
       </c>
       <c r="J353">
         <v>0</v>
       </c>
       <c r="K353"/>
     </row>
     <row r="354" spans="1:12">
       <c r="A354">
         <v>349</v>
       </c>
       <c r="B354" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C354"/>
       <c r="D354" t="s">
         <v>20</v>
       </c>
       <c r="E354">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="F354" t="s">
-        <v>111</v>
+        <v>127</v>
       </c>
       <c r="G354">
-        <v>79000</v>
+        <v>155000</v>
       </c>
       <c r="H354">
-        <v>79000</v>
+        <v>155000</v>
       </c>
       <c r="I354">
-        <v>79000</v>
+        <v>155000</v>
       </c>
       <c r="J354">
         <v>0</v>
       </c>
       <c r="K354"/>
     </row>
     <row r="355" spans="1:12">
       <c r="A355">
         <v>350</v>
       </c>
       <c r="B355" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C355"/>
       <c r="D355" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E355">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="F355" t="s">
         <v>109</v>
       </c>
       <c r="G355">
-        <v>85000</v>
+        <v>66000</v>
       </c>
       <c r="H355">
-        <v>85000</v>
+        <v>66000</v>
       </c>
       <c r="I355">
-        <v>85000</v>
+        <v>66000</v>
       </c>
       <c r="J355">
         <v>0</v>
       </c>
       <c r="K355"/>
     </row>
     <row r="356" spans="1:12">
       <c r="A356">
         <v>351</v>
       </c>
       <c r="B356" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C356"/>
       <c r="D356" t="s">
         <v>20</v>
       </c>
       <c r="E356">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="F356" t="s">
-        <v>110</v>
+        <v>121</v>
       </c>
       <c r="G356">
-        <v>83500</v>
+        <v>50000</v>
       </c>
       <c r="H356">
-        <v>83500</v>
+        <v>50000</v>
       </c>
       <c r="I356">
-        <v>83500</v>
+        <v>50000</v>
       </c>
       <c r="J356">
         <v>0</v>
       </c>
       <c r="K356"/>
     </row>
     <row r="357" spans="1:12">
       <c r="A357">
         <v>352</v>
       </c>
       <c r="B357" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C357"/>
       <c r="D357" t="s">
         <v>20</v>
       </c>
       <c r="E357">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="F357" t="s">
-        <v>122</v>
+        <v>109</v>
       </c>
       <c r="G357">
-        <v>135000</v>
+        <v>63300</v>
       </c>
       <c r="H357">
-        <v>135000</v>
+        <v>63300</v>
       </c>
       <c r="I357">
-        <v>135000</v>
+        <v>63300</v>
       </c>
       <c r="J357">
         <v>0</v>
       </c>
       <c r="K357"/>
     </row>
     <row r="358" spans="1:12">
       <c r="A358">
         <v>353</v>
       </c>
       <c r="B358" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C358"/>
       <c r="D358" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E358">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="F358" t="s">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="G358">
-        <v>85600</v>
+        <v>50000</v>
       </c>
       <c r="H358">
-        <v>85600</v>
+        <v>50000</v>
       </c>
       <c r="I358">
-        <v>85600</v>
+        <v>50000</v>
       </c>
       <c r="J358">
         <v>0</v>
       </c>
       <c r="K358"/>
     </row>
     <row r="359" spans="1:12">
       <c r="A359">
         <v>354</v>
       </c>
       <c r="B359" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C359"/>
       <c r="D359" t="s">
         <v>44</v>
       </c>
       <c r="E359">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="F359" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="G359">
-        <v>81270</v>
+        <v>81000</v>
       </c>
       <c r="H359">
-        <v>81270</v>
+        <v>81000</v>
       </c>
       <c r="I359">
-        <v>81270</v>
+        <v>81000</v>
       </c>
       <c r="J359">
         <v>0</v>
       </c>
       <c r="K359"/>
     </row>
     <row r="360" spans="1:12">
       <c r="A360">
         <v>355</v>
       </c>
       <c r="B360" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C360"/>
       <c r="D360" t="s">
+        <v>20</v>
+      </c>
+      <c r="E360">
         <v>70</v>
       </c>
-      <c r="E360">
-[...1 lines deleted...]
-      </c>
       <c r="F360" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="G360">
-        <v>79400</v>
+        <v>50000</v>
       </c>
       <c r="H360">
-        <v>79400</v>
+        <v>50000</v>
       </c>
       <c r="I360">
-        <v>79400</v>
+        <v>50000</v>
       </c>
       <c r="J360">
         <v>0</v>
       </c>
       <c r="K360"/>
     </row>
     <row r="361" spans="1:12">
       <c r="A361">
         <v>356</v>
       </c>
       <c r="B361" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C361"/>
       <c r="D361" t="s">
         <v>20</v>
       </c>
       <c r="E361">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="F361" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G361">
-        <v>61190</v>
+        <v>50000</v>
       </c>
       <c r="H361">
-        <v>61190</v>
+        <v>50000</v>
       </c>
       <c r="I361">
-        <v>61190</v>
+        <v>50000</v>
       </c>
       <c r="J361">
         <v>0</v>
       </c>
       <c r="K361"/>
     </row>
     <row r="362" spans="1:12">
       <c r="A362">
         <v>357</v>
       </c>
       <c r="B362" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C362"/>
       <c r="D362" t="s">
         <v>20</v>
       </c>
       <c r="E362">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="F362" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="G362">
-        <v>60300</v>
+        <v>50000</v>
       </c>
       <c r="H362">
-        <v>60300</v>
+        <v>50000</v>
       </c>
       <c r="I362">
-        <v>60300</v>
+        <v>50000</v>
       </c>
       <c r="J362">
         <v>0</v>
       </c>
       <c r="K362"/>
     </row>
     <row r="363" spans="1:12">
       <c r="A363">
         <v>358</v>
       </c>
       <c r="B363" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C363"/>
       <c r="D363" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E363">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="F363" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G363">
-        <v>71400</v>
+        <v>50000</v>
       </c>
       <c r="H363">
-        <v>71400</v>
+        <v>50000</v>
       </c>
       <c r="I363">
-        <v>71400</v>
+        <v>50000</v>
       </c>
       <c r="J363">
         <v>0</v>
       </c>
       <c r="K363"/>
     </row>
     <row r="364" spans="1:12">
       <c r="A364">
         <v>359</v>
       </c>
       <c r="B364" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C364"/>
       <c r="D364" t="s">
         <v>20</v>
       </c>
       <c r="E364">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="F364" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="G364">
-        <v>76000</v>
+        <v>50000</v>
       </c>
       <c r="H364">
-        <v>76000</v>
+        <v>50000</v>
       </c>
       <c r="I364">
-        <v>76000</v>
+        <v>50000</v>
       </c>
       <c r="J364">
         <v>0</v>
       </c>
       <c r="K364"/>
     </row>
     <row r="365" spans="1:12">
       <c r="A365">
         <v>360</v>
       </c>
       <c r="B365" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C365"/>
       <c r="D365" t="s">
         <v>20</v>
       </c>
       <c r="E365">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="F365" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="G365">
-        <v>77000</v>
+        <v>69000</v>
       </c>
       <c r="H365">
-        <v>77000</v>
+        <v>69000</v>
       </c>
       <c r="I365">
-        <v>77000</v>
+        <v>69000</v>
       </c>
       <c r="J365">
         <v>0</v>
       </c>
       <c r="K365"/>
     </row>
     <row r="366" spans="1:12">
       <c r="A366">
         <v>361</v>
       </c>
       <c r="B366" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C366"/>
       <c r="D366" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E366">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="F366" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="G366">
-        <v>68400</v>
+        <v>50000</v>
       </c>
       <c r="H366">
-        <v>68400</v>
+        <v>50000</v>
       </c>
       <c r="I366">
-        <v>68400</v>
+        <v>50000</v>
       </c>
       <c r="J366">
         <v>0</v>
       </c>
       <c r="K366"/>
     </row>
     <row r="367" spans="1:12">
       <c r="A367">
         <v>362</v>
       </c>
       <c r="B367" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C367"/>
       <c r="D367" t="s">
-        <v>127</v>
+        <v>20</v>
       </c>
       <c r="E367">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="F367" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="G367">
-        <v>89500</v>
+        <v>81000</v>
       </c>
       <c r="H367">
-        <v>89500</v>
+        <v>81000</v>
       </c>
       <c r="I367">
-        <v>89500</v>
+        <v>81000</v>
       </c>
       <c r="J367">
         <v>0</v>
       </c>
       <c r="K367"/>
     </row>
     <row r="368" spans="1:12">
       <c r="A368">
         <v>363</v>
       </c>
       <c r="B368" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C368"/>
       <c r="D368" t="s">
         <v>20</v>
       </c>
       <c r="E368">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="F368" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="G368">
-        <v>80000</v>
+        <v>50000</v>
       </c>
       <c r="H368">
-        <v>80000</v>
+        <v>50000</v>
       </c>
       <c r="I368">
-        <v>80000</v>
+        <v>50000</v>
       </c>
       <c r="J368">
         <v>0</v>
       </c>
       <c r="K368"/>
     </row>
     <row r="369" spans="1:12">
       <c r="A369">
         <v>364</v>
       </c>
       <c r="B369" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C369"/>
       <c r="D369" t="s">
         <v>20</v>
       </c>
       <c r="E369">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="F369" t="s">
-        <v>120</v>
+        <v>107</v>
       </c>
       <c r="G369">
-        <v>83100</v>
+        <v>74000</v>
       </c>
       <c r="H369">
-        <v>83100</v>
+        <v>74000</v>
       </c>
       <c r="I369">
-        <v>83100</v>
+        <v>74000</v>
       </c>
       <c r="J369">
         <v>0</v>
       </c>
       <c r="K369"/>
     </row>
     <row r="370" spans="1:12">
       <c r="A370">
         <v>365</v>
       </c>
       <c r="B370" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C370"/>
       <c r="D370" t="s">
         <v>20</v>
       </c>
       <c r="E370">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="F370" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="G370">
-        <v>155000</v>
+        <v>93000</v>
       </c>
       <c r="H370">
-        <v>155000</v>
+        <v>93000</v>
       </c>
       <c r="I370">
-        <v>155000</v>
+        <v>93000</v>
       </c>
       <c r="J370">
         <v>0</v>
       </c>
       <c r="K370"/>
     </row>
     <row r="371" spans="1:12">
       <c r="A371">
         <v>366</v>
       </c>
       <c r="B371" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C371"/>
       <c r="D371" t="s">
         <v>20</v>
       </c>
       <c r="E371">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="F371" t="s">
-        <v>110</v>
+        <v>127</v>
       </c>
       <c r="G371">
-        <v>81000</v>
+        <v>50000</v>
       </c>
       <c r="H371">
-        <v>81000</v>
+        <v>50000</v>
       </c>
       <c r="I371">
-        <v>81000</v>
+        <v>50000</v>
       </c>
       <c r="J371">
         <v>0</v>
       </c>
       <c r="K371"/>
     </row>
     <row r="372" spans="1:12">
       <c r="A372">
         <v>367</v>
       </c>
       <c r="B372" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C372"/>
       <c r="D372" t="s">
         <v>20</v>
       </c>
       <c r="E372">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="F372" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="G372">
-        <v>83100</v>
+        <v>91000</v>
       </c>
       <c r="H372">
-        <v>83100</v>
+        <v>91000</v>
       </c>
       <c r="I372">
-        <v>83100</v>
+        <v>91000</v>
       </c>
       <c r="J372">
         <v>0</v>
       </c>
       <c r="K372"/>
     </row>
     <row r="373" spans="1:12">
       <c r="A373">
         <v>368</v>
       </c>
       <c r="B373" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C373"/>
       <c r="D373" t="s">
         <v>20</v>
       </c>
       <c r="E373">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="F373" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="G373">
-        <v>80000</v>
+        <v>81000</v>
       </c>
       <c r="H373">
-        <v>80000</v>
+        <v>81000</v>
       </c>
       <c r="I373">
-        <v>80000</v>
+        <v>81000</v>
       </c>
       <c r="J373">
         <v>0</v>
       </c>
       <c r="K373"/>
     </row>
     <row r="374" spans="1:12">
       <c r="A374">
         <v>369</v>
       </c>
       <c r="B374" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C374"/>
       <c r="D374" t="s">
         <v>20</v>
       </c>
       <c r="E374">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="F374" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="G374">
-        <v>63300</v>
+        <v>50000</v>
       </c>
       <c r="H374">
-        <v>63300</v>
+        <v>50000</v>
       </c>
       <c r="I374">
-        <v>63300</v>
+        <v>50000</v>
       </c>
       <c r="J374">
         <v>0</v>
       </c>
       <c r="K374"/>
     </row>
     <row r="375" spans="1:12">
       <c r="A375">
         <v>370</v>
       </c>
       <c r="B375" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C375"/>
       <c r="D375" t="s">
         <v>20</v>
       </c>
       <c r="E375">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="F375" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="G375">
-        <v>88000</v>
+        <v>85000</v>
       </c>
       <c r="H375">
-        <v>88000</v>
+        <v>85000</v>
       </c>
       <c r="I375">
-        <v>88000</v>
+        <v>85000</v>
       </c>
       <c r="J375">
         <v>0</v>
       </c>
       <c r="K375"/>
     </row>
     <row r="376" spans="1:12">
       <c r="A376">
         <v>371</v>
       </c>
       <c r="B376" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C376"/>
       <c r="D376" t="s">
         <v>20</v>
       </c>
       <c r="E376">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="F376" t="s">
-        <v>128</v>
+        <v>109</v>
       </c>
       <c r="G376">
-        <v>140500</v>
+        <v>50000</v>
       </c>
       <c r="H376">
-        <v>140500</v>
+        <v>50000</v>
       </c>
       <c r="I376">
-        <v>140500</v>
+        <v>50000</v>
       </c>
       <c r="J376">
         <v>0</v>
       </c>
       <c r="K376"/>
     </row>
     <row r="377" spans="1:12">
       <c r="A377">
         <v>372</v>
       </c>
       <c r="B377" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C377"/>
       <c r="D377" t="s">
         <v>20</v>
       </c>
       <c r="E377">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="F377" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="G377">
-        <v>99700</v>
+        <v>88000</v>
       </c>
       <c r="H377">
-        <v>99700</v>
+        <v>88000</v>
       </c>
       <c r="I377">
-        <v>99700</v>
+        <v>88000</v>
       </c>
       <c r="J377">
         <v>0</v>
       </c>
       <c r="K377"/>
     </row>
     <row r="378" spans="1:12">
       <c r="A378">
         <v>373</v>
       </c>
       <c r="B378" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C378"/>
       <c r="D378" t="s">
         <v>20</v>
       </c>
       <c r="E378">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="F378" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="G378">
-        <v>99700</v>
+        <v>90000</v>
       </c>
       <c r="H378">
-        <v>99700</v>
+        <v>90000</v>
       </c>
       <c r="I378">
-        <v>99700</v>
+        <v>90000</v>
       </c>
       <c r="J378">
         <v>0</v>
       </c>
       <c r="K378"/>
     </row>
     <row r="379" spans="1:12">
       <c r="A379">
         <v>374</v>
       </c>
       <c r="B379" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C379"/>
       <c r="D379" t="s">
         <v>20</v>
       </c>
       <c r="E379">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="F379" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="G379">
-        <v>78000</v>
+        <v>99500</v>
       </c>
       <c r="H379">
-        <v>78000</v>
+        <v>99500</v>
       </c>
       <c r="I379">
-        <v>78000</v>
+        <v>99500</v>
       </c>
       <c r="J379">
         <v>0</v>
       </c>
       <c r="K379"/>
     </row>
     <row r="380" spans="1:12">
       <c r="A380">
         <v>375</v>
       </c>
       <c r="B380" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C380"/>
       <c r="D380" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E380">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="F380" t="s">
-        <v>120</v>
+        <v>107</v>
       </c>
       <c r="G380">
-        <v>99700</v>
+        <v>88000</v>
       </c>
       <c r="H380">
-        <v>99700</v>
+        <v>88000</v>
       </c>
       <c r="I380">
-        <v>99700</v>
+        <v>88000</v>
       </c>
       <c r="J380">
         <v>0</v>
       </c>
       <c r="K380"/>
     </row>
     <row r="381" spans="1:12">
       <c r="A381">
         <v>376</v>
       </c>
       <c r="B381" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C381"/>
       <c r="D381" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E381">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="F381" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="G381">
-        <v>81000</v>
+        <v>88000</v>
       </c>
       <c r="H381">
-        <v>81000</v>
+        <v>88000</v>
       </c>
       <c r="I381">
-        <v>81000</v>
+        <v>88000</v>
       </c>
       <c r="J381">
         <v>0</v>
       </c>
       <c r="K381"/>
     </row>
     <row r="382" spans="1:12">
       <c r="A382">
         <v>377</v>
       </c>
       <c r="B382" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C382"/>
       <c r="D382" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E382">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="F382" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="G382">
         <v>81000</v>
       </c>
       <c r="H382">
         <v>81000</v>
       </c>
       <c r="I382">
         <v>81000</v>
       </c>
       <c r="J382">
         <v>0</v>
       </c>
       <c r="K382"/>
     </row>
     <row r="383" spans="1:12">
       <c r="A383">
         <v>378</v>
       </c>
       <c r="B383" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C383"/>
       <c r="D383" t="s">
         <v>20</v>
       </c>
       <c r="E383">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="F383" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="G383">
-        <v>88000</v>
+        <v>50000</v>
       </c>
       <c r="H383">
-        <v>88000</v>
+        <v>50000</v>
       </c>
       <c r="I383">
-        <v>88000</v>
+        <v>50000</v>
       </c>
       <c r="J383">
         <v>0</v>
       </c>
       <c r="K383"/>
     </row>
     <row r="384" spans="1:12">
       <c r="A384">
         <v>379</v>
       </c>
       <c r="B384" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C384"/>
       <c r="D384" t="s">
         <v>20</v>
       </c>
       <c r="E384">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="F384" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="G384">
-        <v>69000</v>
+        <v>50000</v>
       </c>
       <c r="H384">
-        <v>69000</v>
+        <v>50000</v>
       </c>
       <c r="I384">
-        <v>69000</v>
+        <v>50000</v>
       </c>
       <c r="J384">
         <v>0</v>
       </c>
       <c r="K384"/>
     </row>
     <row r="385" spans="1:12">
       <c r="A385">
         <v>380</v>
       </c>
       <c r="B385" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C385"/>
       <c r="D385" t="s">
         <v>20</v>
       </c>
       <c r="E385">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="F385" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="G385">
-        <v>87000</v>
+        <v>81000</v>
       </c>
       <c r="H385">
-        <v>87000</v>
+        <v>81000</v>
       </c>
       <c r="I385">
-        <v>87000</v>
+        <v>81000</v>
       </c>
       <c r="J385">
         <v>0</v>
       </c>
       <c r="K385"/>
     </row>
     <row r="386" spans="1:12">
       <c r="A386">
         <v>381</v>
       </c>
       <c r="B386" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C386"/>
       <c r="D386" t="s">
         <v>20</v>
       </c>
       <c r="E386">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="F386" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="G386">
-        <v>87000</v>
+        <v>90500</v>
       </c>
       <c r="H386">
-        <v>87000</v>
+        <v>90500</v>
       </c>
       <c r="I386">
-        <v>87000</v>
+        <v>90500</v>
       </c>
       <c r="J386">
         <v>0</v>
       </c>
       <c r="K386"/>
     </row>
     <row r="387" spans="1:12">
       <c r="A387">
         <v>382</v>
       </c>
       <c r="B387" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C387"/>
       <c r="D387" t="s">
         <v>20</v>
       </c>
       <c r="E387">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="F387" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="G387">
-        <v>91000</v>
+        <v>73300</v>
       </c>
       <c r="H387">
-        <v>91000</v>
+        <v>73300</v>
       </c>
       <c r="I387">
-        <v>91000</v>
+        <v>73300</v>
       </c>
       <c r="J387">
         <v>0</v>
       </c>
       <c r="K387"/>
     </row>
     <row r="388" spans="1:12">
       <c r="A388">
         <v>383</v>
       </c>
       <c r="B388" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C388"/>
       <c r="D388" t="s">
         <v>20</v>
       </c>
       <c r="E388">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="F388" t="s">
-        <v>128</v>
+        <v>109</v>
       </c>
       <c r="G388">
-        <v>155000</v>
+        <v>92000</v>
       </c>
       <c r="H388">
-        <v>155000</v>
+        <v>92000</v>
       </c>
       <c r="I388">
-        <v>155000</v>
+        <v>92000</v>
       </c>
       <c r="J388">
         <v>0</v>
       </c>
       <c r="K388"/>
     </row>
     <row r="389" spans="1:12">
       <c r="A389">
         <v>384</v>
       </c>
       <c r="B389" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C389"/>
       <c r="D389" t="s">
         <v>20</v>
       </c>
       <c r="E389">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="F389" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="G389">
-        <v>81000</v>
+        <v>95000</v>
       </c>
       <c r="H389">
-        <v>81000</v>
+        <v>95000</v>
       </c>
       <c r="I389">
-        <v>81000</v>
+        <v>95000</v>
       </c>
       <c r="J389">
         <v>0</v>
       </c>
       <c r="K389"/>
     </row>
     <row r="390" spans="1:12">
       <c r="A390">
         <v>385</v>
       </c>
       <c r="B390" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C390"/>
       <c r="D390" t="s">
         <v>20</v>
       </c>
       <c r="E390">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="F390" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="G390">
-        <v>99500</v>
+        <v>95000</v>
       </c>
       <c r="H390">
-        <v>99500</v>
+        <v>95000</v>
       </c>
       <c r="I390">
-        <v>99500</v>
+        <v>95000</v>
       </c>
       <c r="J390">
         <v>0</v>
       </c>
       <c r="K390"/>
     </row>
     <row r="391" spans="1:12">
       <c r="A391">
         <v>386</v>
       </c>
       <c r="B391" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C391"/>
       <c r="D391" t="s">
         <v>20</v>
       </c>
       <c r="E391">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="F391" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="G391">
-        <v>85000</v>
+        <v>92000</v>
       </c>
       <c r="H391">
-        <v>85000</v>
+        <v>92000</v>
       </c>
       <c r="I391">
-        <v>85000</v>
+        <v>92000</v>
       </c>
       <c r="J391">
         <v>0</v>
       </c>
       <c r="K391"/>
     </row>
     <row r="392" spans="1:12">
       <c r="A392">
         <v>387</v>
       </c>
       <c r="B392" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C392"/>
       <c r="D392" t="s">
         <v>20</v>
       </c>
       <c r="E392">
-        <v>80</v>
+        <v>120</v>
       </c>
       <c r="F392" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="G392">
-        <v>85000</v>
+        <v>50000</v>
       </c>
       <c r="H392">
-        <v>85000</v>
+        <v>50000</v>
       </c>
       <c r="I392">
-        <v>85000</v>
+        <v>50000</v>
       </c>
       <c r="J392">
         <v>0</v>
       </c>
       <c r="K392"/>
     </row>
     <row r="393" spans="1:12">
       <c r="A393">
         <v>388</v>
       </c>
       <c r="B393" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C393"/>
       <c r="D393" t="s">
         <v>20</v>
       </c>
       <c r="E393">
-        <v>80</v>
+        <v>120</v>
       </c>
       <c r="F393" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="G393">
-        <v>83000</v>
+        <v>50000</v>
       </c>
       <c r="H393">
-        <v>83000</v>
+        <v>50000</v>
       </c>
       <c r="I393">
-        <v>83000</v>
+        <v>50000</v>
       </c>
       <c r="J393">
         <v>0</v>
       </c>
       <c r="K393"/>
     </row>
     <row r="394" spans="1:12">
       <c r="A394">
         <v>389</v>
       </c>
       <c r="B394" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C394"/>
       <c r="D394" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E394">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>140</v>
+      </c>
+      <c r="F394">
+        <v>40</v>
       </c>
       <c r="G394">
-        <v>83000</v>
+        <v>99500</v>
       </c>
       <c r="H394">
-        <v>83000</v>
+        <v>99500</v>
       </c>
       <c r="I394">
-        <v>83000</v>
+        <v>99500</v>
       </c>
       <c r="J394">
         <v>0</v>
       </c>
       <c r="K394"/>
     </row>
     <row r="395" spans="1:12">
       <c r="A395">
         <v>390</v>
       </c>
       <c r="B395" t="s">
-        <v>107</v>
-[...10 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="C395" t="s">
+        <v>129</v>
+      </c>
+      <c r="D395"/>
+      <c r="E395" t="s">
+        <v>130</v>
+      </c>
+      <c r="F395"/>
       <c r="G395">
-        <v>130500</v>
+        <v>112000</v>
       </c>
       <c r="H395">
-        <v>130500</v>
+        <v>112000</v>
       </c>
       <c r="I395">
-        <v>130500</v>
+        <v>112000</v>
       </c>
       <c r="J395">
         <v>0</v>
       </c>
       <c r="K395"/>
     </row>
     <row r="396" spans="1:12">
       <c r="A396">
         <v>391</v>
       </c>
       <c r="B396" t="s">
-        <v>107</v>
-[...10 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="C396" t="s">
+        <v>129</v>
+      </c>
+      <c r="D396"/>
+      <c r="E396" t="s">
+        <v>131</v>
+      </c>
+      <c r="F396"/>
       <c r="G396">
-        <v>93000</v>
+        <v>113000</v>
       </c>
       <c r="H396">
-        <v>93000</v>
+        <v>113000</v>
       </c>
       <c r="I396">
-        <v>93000</v>
+        <v>113000</v>
       </c>
       <c r="J396">
         <v>0</v>
       </c>
       <c r="K396"/>
     </row>
     <row r="397" spans="1:12">
       <c r="A397">
         <v>392</v>
       </c>
       <c r="B397" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="C397"/>
+        <v>128</v>
+      </c>
+      <c r="C397" t="s">
+        <v>132</v>
+      </c>
       <c r="D397" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>133</v>
+      </c>
+      <c r="E397" t="s">
+        <v>134</v>
+      </c>
+      <c r="F397"/>
       <c r="G397">
-        <v>88000</v>
+        <v>212000</v>
       </c>
       <c r="H397">
-        <v>88000</v>
+        <v>212000</v>
       </c>
       <c r="I397">
-        <v>88000</v>
+        <v>212000</v>
       </c>
       <c r="J397">
         <v>0</v>
       </c>
       <c r="K397"/>
     </row>
     <row r="398" spans="1:12">
       <c r="A398">
         <v>393</v>
       </c>
       <c r="B398" t="s">
-        <v>107</v>
-[...10 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="C398" t="s">
+        <v>129</v>
+      </c>
+      <c r="D398"/>
+      <c r="E398" t="s">
+        <v>135</v>
+      </c>
+      <c r="F398"/>
       <c r="G398">
-        <v>88000</v>
+        <v>74770</v>
       </c>
       <c r="H398">
-        <v>88000</v>
+        <v>74770</v>
       </c>
       <c r="I398">
-        <v>88000</v>
+        <v>74770</v>
       </c>
       <c r="J398">
         <v>0</v>
       </c>
       <c r="K398"/>
     </row>
     <row r="399" spans="1:12">
       <c r="A399">
         <v>394</v>
       </c>
       <c r="B399" t="s">
-        <v>107</v>
-[...10 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="C399" t="s">
+        <v>129</v>
+      </c>
+      <c r="D399"/>
+      <c r="E399" t="s">
+        <v>136</v>
+      </c>
+      <c r="F399"/>
       <c r="G399">
-        <v>810000</v>
+        <v>83000</v>
       </c>
       <c r="H399">
-        <v>810000</v>
+        <v>83000</v>
       </c>
       <c r="I399">
-        <v>810000</v>
+        <v>83000</v>
       </c>
       <c r="J399">
         <v>0</v>
       </c>
       <c r="K399"/>
     </row>
     <row r="400" spans="1:12">
       <c r="A400">
         <v>395</v>
       </c>
       <c r="B400" t="s">
-        <v>107</v>
-[...10 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="C400" t="s">
+        <v>137</v>
+      </c>
+      <c r="D400"/>
+      <c r="E400" t="s">
+        <v>138</v>
+      </c>
+      <c r="F400"/>
       <c r="G400">
-        <v>83500</v>
+        <v>85000</v>
       </c>
       <c r="H400">
-        <v>83500</v>
+        <v>85000</v>
       </c>
       <c r="I400">
-        <v>83500</v>
+        <v>85000</v>
       </c>
       <c r="J400">
         <v>0</v>
       </c>
       <c r="K400"/>
     </row>
     <row r="401" spans="1:12">
       <c r="A401">
         <v>396</v>
       </c>
       <c r="B401" t="s">
-        <v>107</v>
-[...10 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="C401" t="s">
+        <v>137</v>
+      </c>
+      <c r="D401"/>
+      <c r="E401" t="s">
+        <v>139</v>
+      </c>
+      <c r="F401"/>
       <c r="G401">
-        <v>90500</v>
+        <v>88000</v>
       </c>
       <c r="H401">
-        <v>90500</v>
+        <v>88000</v>
       </c>
       <c r="I401">
-        <v>90500</v>
+        <v>88000</v>
       </c>
       <c r="J401">
         <v>0</v>
       </c>
       <c r="K401"/>
     </row>
     <row r="402" spans="1:12">
       <c r="A402">
         <v>397</v>
       </c>
       <c r="B402" t="s">
-        <v>107</v>
-[...10 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="C402" t="s">
+        <v>137</v>
+      </c>
+      <c r="D402"/>
+      <c r="E402" t="s">
+        <v>140</v>
+      </c>
+      <c r="F402"/>
       <c r="G402">
-        <v>87000</v>
+        <v>99000</v>
       </c>
       <c r="H402">
-        <v>87000</v>
+        <v>99000</v>
       </c>
       <c r="I402">
-        <v>87000</v>
+        <v>99000</v>
       </c>
       <c r="J402">
         <v>0</v>
       </c>
       <c r="K402"/>
     </row>
     <row r="403" spans="1:12">
       <c r="A403">
         <v>398</v>
       </c>
       <c r="B403" t="s">
-        <v>107</v>
-[...10 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="C403" t="s">
+        <v>137</v>
+      </c>
+      <c r="D403"/>
+      <c r="E403" t="s">
+        <v>141</v>
+      </c>
+      <c r="F403"/>
       <c r="G403">
-        <v>73300</v>
+        <v>88000</v>
       </c>
       <c r="H403">
-        <v>73300</v>
+        <v>88000</v>
       </c>
       <c r="I403">
-        <v>73300</v>
+        <v>88000</v>
       </c>
       <c r="J403">
         <v>0</v>
       </c>
       <c r="K403"/>
     </row>
     <row r="404" spans="1:12">
       <c r="A404">
         <v>399</v>
       </c>
       <c r="B404" t="s">
-        <v>107</v>
-[...10 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="C404" t="s">
+        <v>129</v>
+      </c>
+      <c r="D404"/>
+      <c r="E404" t="s">
+        <v>142</v>
+      </c>
+      <c r="F404"/>
       <c r="G404">
-        <v>85000</v>
+        <v>83000</v>
       </c>
       <c r="H404">
-        <v>85000</v>
+        <v>83000</v>
       </c>
       <c r="I404">
-        <v>85000</v>
+        <v>83000</v>
       </c>
       <c r="J404">
         <v>0</v>
       </c>
       <c r="K404"/>
     </row>
     <row r="405" spans="1:12">
       <c r="A405">
         <v>400</v>
       </c>
       <c r="B405" t="s">
-        <v>107</v>
-[...10 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="C405" t="s">
+        <v>143</v>
+      </c>
+      <c r="D405"/>
+      <c r="E405" t="s">
+        <v>142</v>
+      </c>
+      <c r="F405"/>
       <c r="G405">
-        <v>85800</v>
+        <v>110000</v>
       </c>
       <c r="H405">
-        <v>85800</v>
+        <v>110000</v>
       </c>
       <c r="I405">
-        <v>85800</v>
+        <v>110000</v>
       </c>
       <c r="J405">
         <v>0</v>
       </c>
       <c r="K405"/>
     </row>
     <row r="406" spans="1:12">
       <c r="A406">
         <v>401</v>
       </c>
       <c r="B406" t="s">
-        <v>107</v>
-[...10 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="C406" t="s">
+        <v>129</v>
+      </c>
+      <c r="D406"/>
+      <c r="E406" t="s">
+        <v>144</v>
+      </c>
+      <c r="F406"/>
       <c r="G406">
-        <v>85800</v>
+        <v>83000</v>
       </c>
       <c r="H406">
-        <v>85800</v>
+        <v>83000</v>
       </c>
       <c r="I406">
-        <v>85800</v>
+        <v>83000</v>
       </c>
       <c r="J406">
         <v>0</v>
       </c>
       <c r="K406"/>
     </row>
     <row r="407" spans="1:12">
       <c r="A407">
         <v>402</v>
       </c>
       <c r="B407" t="s">
-        <v>107</v>
-[...10 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="C407" t="s">
+        <v>137</v>
+      </c>
+      <c r="D407"/>
+      <c r="E407" t="s">
+        <v>145</v>
+      </c>
+      <c r="F407"/>
       <c r="G407">
-        <v>80800</v>
+        <v>89000</v>
       </c>
       <c r="H407">
-        <v>80800</v>
+        <v>89000</v>
       </c>
       <c r="I407">
-        <v>80800</v>
+        <v>89000</v>
       </c>
       <c r="J407">
         <v>0</v>
       </c>
       <c r="K407"/>
     </row>
     <row r="408" spans="1:12">
       <c r="A408">
         <v>403</v>
       </c>
       <c r="B408" t="s">
-        <v>107</v>
-[...6 lines deleted...]
-        <v>120</v>
+        <v>146</v>
+      </c>
+      <c r="C408" t="s">
+        <v>70</v>
+      </c>
+      <c r="D408"/>
+      <c r="E408" t="s">
+        <v>147</v>
       </c>
       <c r="F408" t="s">
-        <v>110</v>
+        <v>69</v>
       </c>
       <c r="G408">
-        <v>89900</v>
+        <v>532</v>
       </c>
       <c r="H408">
-        <v>89900</v>
+        <v>532</v>
       </c>
       <c r="I408">
-        <v>89900</v>
+        <v>532</v>
       </c>
       <c r="J408">
         <v>0</v>
       </c>
-      <c r="K408"/>
+      <c r="K408" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="409" spans="1:12">
       <c r="A409">
         <v>404</v>
       </c>
       <c r="B409" t="s">
-        <v>107</v>
-[...6 lines deleted...]
-        <v>120</v>
+        <v>146</v>
+      </c>
+      <c r="C409" t="s">
+        <v>149</v>
+      </c>
+      <c r="D409"/>
+      <c r="E409" t="s">
+        <v>147</v>
       </c>
       <c r="F409" t="s">
-        <v>112</v>
+        <v>69</v>
       </c>
       <c r="G409">
-        <v>92700</v>
+        <v>745</v>
       </c>
       <c r="H409">
-        <v>92700</v>
+        <v>745</v>
       </c>
       <c r="I409">
-        <v>92700</v>
+        <v>745</v>
       </c>
       <c r="J409">
         <v>0</v>
       </c>
-      <c r="K409"/>
+      <c r="K409" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="410" spans="1:12">
       <c r="A410">
         <v>405</v>
       </c>
       <c r="B410" t="s">
-        <v>107</v>
-[...9 lines deleted...]
-        <v>40</v>
+        <v>146</v>
+      </c>
+      <c r="C410" t="s">
+        <v>70</v>
+      </c>
+      <c r="D410"/>
+      <c r="E410" t="s">
+        <v>147</v>
+      </c>
+      <c r="F410" t="s">
+        <v>72</v>
       </c>
       <c r="G410">
-        <v>99500</v>
+        <v>546</v>
       </c>
       <c r="H410">
-        <v>99500</v>
+        <v>546</v>
       </c>
       <c r="I410">
-        <v>99500</v>
+        <v>546</v>
       </c>
       <c r="J410">
         <v>0</v>
       </c>
-      <c r="K410"/>
+      <c r="K410" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="411" spans="1:12">
       <c r="A411">
         <v>406</v>
       </c>
       <c r="B411" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="C411" t="s">
-        <v>130</v>
+        <v>149</v>
       </c>
       <c r="D411"/>
       <c r="E411" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="F411"/>
+        <v>147</v>
+      </c>
+      <c r="F411" t="s">
+        <v>79</v>
+      </c>
       <c r="G411">
-        <v>107000</v>
+        <v>878</v>
       </c>
       <c r="H411">
-        <v>107000</v>
+        <v>878</v>
       </c>
       <c r="I411">
-        <v>107000</v>
+        <v>878</v>
       </c>
       <c r="J411">
         <v>0</v>
       </c>
-      <c r="K411"/>
+      <c r="K411" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="412" spans="1:12">
       <c r="A412">
         <v>407</v>
       </c>
       <c r="B412" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="C412" t="s">
-        <v>130</v>
+        <v>149</v>
       </c>
       <c r="D412"/>
       <c r="E412" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="F412"/>
+        <v>150</v>
+      </c>
+      <c r="F412" t="s">
+        <v>69</v>
+      </c>
       <c r="G412">
-        <v>97000</v>
+        <v>605</v>
       </c>
       <c r="H412">
-        <v>97000</v>
+        <v>605</v>
       </c>
       <c r="I412">
-        <v>97000</v>
+        <v>605</v>
       </c>
       <c r="J412">
         <v>0</v>
       </c>
-      <c r="K412"/>
+      <c r="K412" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="413" spans="1:12">
       <c r="A413">
         <v>408</v>
       </c>
       <c r="B413" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="C413" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="D413"/>
       <c r="E413" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="F413"/>
+        <v>150</v>
+      </c>
+      <c r="F413" t="s">
+        <v>72</v>
+      </c>
       <c r="G413">
-        <v>212000</v>
+        <v>546</v>
       </c>
       <c r="H413">
-        <v>212000</v>
+        <v>546</v>
       </c>
       <c r="I413">
-        <v>212000</v>
+        <v>546</v>
       </c>
       <c r="J413">
         <v>0</v>
       </c>
-      <c r="K413"/>
+      <c r="K413" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="414" spans="1:12">
       <c r="A414">
         <v>409</v>
       </c>
       <c r="B414" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="C414" t="s">
-        <v>130</v>
+        <v>149</v>
       </c>
       <c r="D414"/>
       <c r="E414" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="F414"/>
+        <v>150</v>
+      </c>
+      <c r="F414" t="s">
+        <v>72</v>
+      </c>
       <c r="G414">
-        <v>83000</v>
+        <v>662</v>
       </c>
       <c r="H414">
-        <v>83000</v>
+        <v>662</v>
       </c>
       <c r="I414">
-        <v>83000</v>
+        <v>662</v>
       </c>
       <c r="J414">
         <v>0</v>
       </c>
-      <c r="K414"/>
+      <c r="K414" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="415" spans="1:12">
       <c r="A415">
         <v>410</v>
       </c>
       <c r="B415" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="C415" t="s">
-        <v>137</v>
+        <v>70</v>
       </c>
       <c r="D415"/>
       <c r="E415" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="F415"/>
+        <v>150</v>
+      </c>
+      <c r="F415" t="s">
+        <v>75</v>
+      </c>
       <c r="G415">
-        <v>83000</v>
+        <v>595</v>
       </c>
       <c r="H415">
-        <v>83000</v>
+        <v>595</v>
       </c>
       <c r="I415">
-        <v>83000</v>
+        <v>595</v>
       </c>
       <c r="J415">
         <v>0</v>
       </c>
-      <c r="K415"/>
+      <c r="K415" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="416" spans="1:12">
       <c r="A416">
         <v>411</v>
       </c>
       <c r="B416" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="C416" t="s">
-        <v>137</v>
+        <v>70</v>
       </c>
       <c r="D416"/>
       <c r="E416" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="F416"/>
+        <v>151</v>
+      </c>
+      <c r="F416" t="s">
+        <v>69</v>
+      </c>
       <c r="G416">
-        <v>83000</v>
+        <v>532</v>
       </c>
       <c r="H416">
-        <v>83000</v>
+        <v>532</v>
       </c>
       <c r="I416">
-        <v>83000</v>
+        <v>532</v>
       </c>
       <c r="J416">
         <v>0</v>
       </c>
-      <c r="K416"/>
+      <c r="K416" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="417" spans="1:12">
       <c r="A417">
         <v>412</v>
       </c>
       <c r="B417" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="C417" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="D417"/>
       <c r="E417" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="F417"/>
+        <v>151</v>
+      </c>
+      <c r="F417" t="s">
+        <v>69</v>
+      </c>
       <c r="G417">
-        <v>93000</v>
+        <v>745</v>
       </c>
       <c r="H417">
-        <v>93000</v>
+        <v>745</v>
       </c>
       <c r="I417">
-        <v>93000</v>
+        <v>745</v>
       </c>
       <c r="J417">
         <v>0</v>
       </c>
-      <c r="K417"/>
+      <c r="K417" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="418" spans="1:12">
       <c r="A418">
         <v>413</v>
       </c>
       <c r="B418" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="C418" t="s">
-        <v>137</v>
+        <v>70</v>
       </c>
       <c r="D418"/>
       <c r="E418" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="F418"/>
+        <v>151</v>
+      </c>
+      <c r="F418" t="s">
+        <v>72</v>
+      </c>
       <c r="G418">
-        <v>83000</v>
+        <v>546</v>
       </c>
       <c r="H418">
-        <v>83000</v>
+        <v>546</v>
       </c>
       <c r="I418">
-        <v>83000</v>
+        <v>546</v>
       </c>
       <c r="J418">
         <v>0</v>
       </c>
-      <c r="K418"/>
+      <c r="K418" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="419" spans="1:12">
       <c r="A419">
         <v>414</v>
       </c>
       <c r="B419" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="C419" t="s">
-        <v>130</v>
+        <v>70</v>
       </c>
       <c r="D419"/>
       <c r="E419" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="F419"/>
+        <v>151</v>
+      </c>
+      <c r="F419" t="s">
+        <v>75</v>
+      </c>
       <c r="G419">
-        <v>83000</v>
+        <v>595</v>
       </c>
       <c r="H419">
-        <v>83000</v>
+        <v>595</v>
       </c>
       <c r="I419">
-        <v>83000</v>
+        <v>595</v>
       </c>
       <c r="J419">
         <v>0</v>
       </c>
-      <c r="K419"/>
+      <c r="K419" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="420" spans="1:12">
       <c r="A420">
         <v>415</v>
       </c>
       <c r="B420" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="C420" t="s">
-        <v>137</v>
+        <v>70</v>
       </c>
       <c r="D420"/>
       <c r="E420" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="F420"/>
+        <v>151</v>
+      </c>
+      <c r="F420" t="s">
+        <v>79</v>
+      </c>
       <c r="G420">
-        <v>83000</v>
+        <v>703</v>
       </c>
       <c r="H420">
-        <v>83000</v>
+        <v>703</v>
       </c>
       <c r="I420">
-        <v>83000</v>
+        <v>703</v>
       </c>
       <c r="J420">
         <v>0</v>
       </c>
-      <c r="K420"/>
+      <c r="K420" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="421" spans="1:12">
       <c r="A421">
         <v>416</v>
       </c>
       <c r="B421" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="C421" t="s">
-        <v>137</v>
+        <v>70</v>
       </c>
       <c r="D421"/>
       <c r="E421" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="F421"/>
+        <v>152</v>
+      </c>
+      <c r="F421" t="s">
+        <v>75</v>
+      </c>
       <c r="G421">
-        <v>93000</v>
+        <v>595</v>
       </c>
       <c r="H421">
-        <v>93000</v>
+        <v>595</v>
       </c>
       <c r="I421">
-        <v>93000</v>
+        <v>595</v>
       </c>
       <c r="J421">
         <v>0</v>
       </c>
-      <c r="K421"/>
+      <c r="K421" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="422" spans="1:12">
       <c r="A422">
         <v>417</v>
       </c>
       <c r="B422" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="C422" t="s">
-        <v>137</v>
+        <v>70</v>
       </c>
       <c r="D422"/>
       <c r="E422" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="F422"/>
+        <v>153</v>
+      </c>
+      <c r="F422" t="s">
+        <v>79</v>
+      </c>
       <c r="G422">
-        <v>83000</v>
+        <v>703</v>
       </c>
       <c r="H422">
-        <v>83000</v>
+        <v>703</v>
       </c>
       <c r="I422">
-        <v>83000</v>
+        <v>703</v>
       </c>
       <c r="J422">
         <v>0</v>
       </c>
-      <c r="K422"/>
+      <c r="K422" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="423" spans="1:12">
       <c r="A423">
         <v>418</v>
       </c>
       <c r="B423" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="C423" t="s">
-        <v>130</v>
+        <v>70</v>
       </c>
       <c r="D423"/>
       <c r="E423" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="F423"/>
+        <v>154</v>
+      </c>
+      <c r="F423" t="s">
+        <v>79</v>
+      </c>
       <c r="G423">
-        <v>83000</v>
+        <v>703</v>
       </c>
       <c r="H423">
-        <v>83000</v>
+        <v>703</v>
       </c>
       <c r="I423">
-        <v>83000</v>
+        <v>703</v>
       </c>
       <c r="J423">
         <v>0</v>
       </c>
-      <c r="K423"/>
+      <c r="K423" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="424" spans="1:12">
       <c r="A424">
         <v>419</v>
       </c>
       <c r="B424" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C424" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D424"/>
       <c r="E424" t="s">
+        <v>154</v>
+      </c>
+      <c r="F424" t="s">
+        <v>81</v>
+      </c>
+      <c r="G424">
+        <v>806</v>
+      </c>
+      <c r="H424">
+        <v>806</v>
+      </c>
+      <c r="I424">
+        <v>806</v>
+      </c>
+      <c r="J424">
+        <v>0</v>
+      </c>
+      <c r="K424" t="s">
         <v>148</v>
-      </c>
-[...16 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="425" spans="1:12">
       <c r="A425">
         <v>420</v>
       </c>
       <c r="B425" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C425" t="s">
-        <v>150</v>
+        <v>70</v>
       </c>
       <c r="D425"/>
       <c r="E425" t="s">
+        <v>155</v>
+      </c>
+      <c r="F425" t="s">
+        <v>79</v>
+      </c>
+      <c r="G425">
+        <v>703</v>
+      </c>
+      <c r="H425">
+        <v>703</v>
+      </c>
+      <c r="I425">
+        <v>703</v>
+      </c>
+      <c r="J425">
+        <v>0</v>
+      </c>
+      <c r="K425" t="s">
         <v>148</v>
-      </c>
-[...16 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="426" spans="1:12">
       <c r="A426">
         <v>421</v>
       </c>
       <c r="B426" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C426" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D426"/>
       <c r="E426" t="s">
+        <v>155</v>
+      </c>
+      <c r="F426" t="s">
+        <v>81</v>
+      </c>
+      <c r="G426">
+        <v>806</v>
+      </c>
+      <c r="H426">
+        <v>806</v>
+      </c>
+      <c r="I426">
+        <v>806</v>
+      </c>
+      <c r="J426">
+        <v>0</v>
+      </c>
+      <c r="K426" t="s">
         <v>148</v>
-      </c>
-[...16 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="427" spans="1:12">
       <c r="A427">
         <v>422</v>
       </c>
       <c r="B427" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C427" t="s">
-        <v>150</v>
+        <v>70</v>
       </c>
       <c r="D427"/>
       <c r="E427" t="s">
+        <v>155</v>
+      </c>
+      <c r="F427" t="s">
+        <v>82</v>
+      </c>
+      <c r="G427">
+        <v>866</v>
+      </c>
+      <c r="H427">
+        <v>866</v>
+      </c>
+      <c r="I427">
+        <v>866</v>
+      </c>
+      <c r="J427">
+        <v>0</v>
+      </c>
+      <c r="K427" t="s">
         <v>148</v>
-      </c>
-[...16 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="428" spans="1:12">
       <c r="A428">
         <v>423</v>
       </c>
       <c r="B428" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C428" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D428"/>
       <c r="E428" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>156</v>
+      </c>
+      <c r="F428">
+        <v>1</v>
       </c>
       <c r="G428">
-        <v>502</v>
+        <v>958</v>
       </c>
       <c r="H428">
-        <v>502</v>
+        <v>958</v>
       </c>
       <c r="I428">
-        <v>502</v>
+        <v>958</v>
       </c>
       <c r="J428">
         <v>0</v>
       </c>
       <c r="K428" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="429" spans="1:12">
       <c r="A429">
         <v>424</v>
       </c>
       <c r="B429" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="C429" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="D429"/>
+        <v>158</v>
+      </c>
+      <c r="D429" t="s">
+        <v>89</v>
+      </c>
       <c r="E429" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="F429" t="s">
-        <v>71</v>
+        <v>160</v>
       </c>
       <c r="G429">
-        <v>605</v>
+        <v>74000</v>
       </c>
       <c r="H429">
-        <v>605</v>
+        <v>74000</v>
       </c>
       <c r="I429">
-        <v>605</v>
+        <v>74000</v>
       </c>
       <c r="J429">
         <v>0</v>
       </c>
-      <c r="K429" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K429"/>
     </row>
     <row r="430" spans="1:12">
       <c r="A430">
         <v>425</v>
       </c>
       <c r="B430" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="C430" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="D430"/>
+        <v>161</v>
+      </c>
+      <c r="D430" t="s">
+        <v>20</v>
+      </c>
       <c r="E430" t="s">
-        <v>151</v>
+        <v>162</v>
       </c>
       <c r="F430" t="s">
-        <v>73</v>
+        <v>163</v>
       </c>
       <c r="G430">
-        <v>662</v>
+        <v>63000</v>
       </c>
       <c r="H430">
-        <v>662</v>
+        <v>63000</v>
       </c>
       <c r="I430">
-        <v>662</v>
+        <v>63000</v>
       </c>
       <c r="J430">
         <v>0</v>
       </c>
-      <c r="K430" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K430"/>
     </row>
     <row r="431" spans="1:12">
       <c r="A431">
         <v>426</v>
       </c>
       <c r="B431" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="C431" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D431"/>
+        <v>164</v>
+      </c>
+      <c r="D431" t="s">
+        <v>165</v>
+      </c>
       <c r="E431" t="s">
-        <v>151</v>
+        <v>31</v>
       </c>
       <c r="F431" t="s">
-        <v>73</v>
+        <v>160</v>
       </c>
       <c r="G431">
-        <v>546</v>
+        <v>70000</v>
       </c>
       <c r="H431">
-        <v>546</v>
+        <v>70000</v>
       </c>
       <c r="I431">
-        <v>546</v>
+        <v>70000</v>
       </c>
       <c r="J431">
         <v>0</v>
       </c>
-      <c r="K431" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K431"/>
     </row>
     <row r="432" spans="1:12">
       <c r="A432">
         <v>427</v>
       </c>
       <c r="B432" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="C432" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D432"/>
+        <v>164</v>
+      </c>
+      <c r="D432" t="s">
+        <v>165</v>
+      </c>
       <c r="E432" t="s">
-        <v>151</v>
+        <v>32</v>
       </c>
       <c r="F432" t="s">
-        <v>77</v>
+        <v>166</v>
       </c>
       <c r="G432">
-        <v>595</v>
+        <v>39000</v>
       </c>
       <c r="H432">
-        <v>595</v>
+        <v>39000</v>
       </c>
       <c r="I432">
-        <v>595</v>
+        <v>39000</v>
       </c>
       <c r="J432">
         <v>0</v>
       </c>
-      <c r="K432" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K432"/>
     </row>
     <row r="433" spans="1:12">
       <c r="A433">
         <v>428</v>
       </c>
       <c r="B433" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="C433" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D433"/>
+        <v>161</v>
+      </c>
+      <c r="D433" t="s">
+        <v>20</v>
+      </c>
       <c r="E433" t="s">
-        <v>153</v>
+        <v>33</v>
       </c>
       <c r="F433" t="s">
-        <v>71</v>
+        <v>163</v>
       </c>
       <c r="G433">
-        <v>532</v>
+        <v>63500</v>
       </c>
       <c r="H433">
-        <v>532</v>
+        <v>63500</v>
       </c>
       <c r="I433">
-        <v>532</v>
+        <v>63500</v>
       </c>
       <c r="J433">
         <v>0</v>
       </c>
-      <c r="K433" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K433"/>
     </row>
     <row r="434" spans="1:12">
       <c r="A434">
         <v>429</v>
       </c>
       <c r="B434" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="C434" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="D434"/>
+        <v>158</v>
+      </c>
+      <c r="D434" t="s">
+        <v>74</v>
+      </c>
       <c r="E434" t="s">
-        <v>153</v>
+        <v>167</v>
       </c>
       <c r="F434" t="s">
-        <v>71</v>
+        <v>160</v>
       </c>
       <c r="G434">
-        <v>745</v>
+        <v>70000</v>
       </c>
       <c r="H434">
-        <v>745</v>
+        <v>70000</v>
       </c>
       <c r="I434">
-        <v>745</v>
+        <v>70000</v>
       </c>
       <c r="J434">
         <v>0</v>
       </c>
-      <c r="K434" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K434"/>
     </row>
     <row r="435" spans="1:12">
       <c r="A435">
         <v>430</v>
       </c>
       <c r="B435" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="C435" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="D435"/>
+        <v>158</v>
+      </c>
+      <c r="D435" t="s">
+        <v>89</v>
+      </c>
       <c r="E435" t="s">
-        <v>153</v>
+        <v>168</v>
       </c>
       <c r="F435" t="s">
-        <v>73</v>
+        <v>160</v>
       </c>
       <c r="G435">
-        <v>749</v>
+        <v>73000</v>
       </c>
       <c r="H435">
-        <v>749</v>
+        <v>73000</v>
       </c>
       <c r="I435">
-        <v>749</v>
+        <v>73000</v>
       </c>
       <c r="J435">
         <v>0</v>
       </c>
-      <c r="K435" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K435"/>
     </row>
     <row r="436" spans="1:12">
       <c r="A436">
         <v>431</v>
       </c>
       <c r="B436" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="C436" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D436"/>
+        <v>70</v>
+      </c>
+      <c r="D436" t="s">
+        <v>20</v>
+      </c>
       <c r="E436" t="s">
-        <v>153</v>
+        <v>33</v>
       </c>
       <c r="F436" t="s">
-        <v>73</v>
+        <v>163</v>
       </c>
       <c r="G436">
-        <v>546</v>
+        <v>105000</v>
       </c>
       <c r="H436">
-        <v>546</v>
+        <v>105000</v>
       </c>
       <c r="I436">
-        <v>546</v>
+        <v>105000</v>
       </c>
       <c r="J436">
         <v>0</v>
       </c>
-      <c r="K436" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K436"/>
     </row>
     <row r="437" spans="1:12">
       <c r="A437">
         <v>432</v>
       </c>
       <c r="B437" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="C437" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D437"/>
+        <v>158</v>
+      </c>
+      <c r="D437" t="s">
+        <v>89</v>
+      </c>
       <c r="E437" t="s">
-        <v>153</v>
+        <v>168</v>
       </c>
       <c r="F437" t="s">
-        <v>77</v>
+        <v>119</v>
       </c>
       <c r="G437">
-        <v>595</v>
+        <v>68000</v>
       </c>
       <c r="H437">
-        <v>595</v>
+        <v>68000</v>
       </c>
       <c r="I437">
-        <v>595</v>
+        <v>68000</v>
       </c>
       <c r="J437">
         <v>0</v>
       </c>
-      <c r="K437" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K437"/>
     </row>
     <row r="438" spans="1:12">
       <c r="A438">
         <v>433</v>
       </c>
       <c r="B438" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="C438" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D438"/>
+        <v>164</v>
+      </c>
+      <c r="D438" t="s">
+        <v>165</v>
+      </c>
       <c r="E438" t="s">
-        <v>153</v>
+        <v>35</v>
       </c>
       <c r="F438" t="s">
-        <v>80</v>
+        <v>160</v>
       </c>
       <c r="G438">
-        <v>703</v>
+        <v>69000</v>
       </c>
       <c r="H438">
-        <v>703</v>
+        <v>69000</v>
       </c>
       <c r="I438">
-        <v>703</v>
+        <v>69000</v>
       </c>
       <c r="J438">
         <v>0</v>
       </c>
-      <c r="K438" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K438"/>
     </row>
     <row r="439" spans="1:12">
       <c r="A439">
         <v>434</v>
       </c>
       <c r="B439" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="C439" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D439"/>
+        <v>164</v>
+      </c>
+      <c r="D439" t="s">
+        <v>20</v>
+      </c>
       <c r="E439" t="s">
-        <v>154</v>
+        <v>35</v>
       </c>
       <c r="F439" t="s">
-        <v>77</v>
+        <v>160</v>
       </c>
       <c r="G439">
-        <v>595</v>
+        <v>77400</v>
       </c>
       <c r="H439">
-        <v>595</v>
+        <v>77400</v>
       </c>
       <c r="I439">
-        <v>595</v>
+        <v>77400</v>
       </c>
       <c r="J439">
         <v>0</v>
       </c>
-      <c r="K439" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K439"/>
     </row>
     <row r="440" spans="1:12">
       <c r="A440">
         <v>435</v>
       </c>
       <c r="B440" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="C440" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D440"/>
+        <v>158</v>
+      </c>
+      <c r="D440" t="s">
+        <v>89</v>
+      </c>
       <c r="E440" t="s">
-        <v>155</v>
+        <v>169</v>
       </c>
       <c r="F440" t="s">
-        <v>80</v>
+        <v>160</v>
       </c>
       <c r="G440">
-        <v>703</v>
+        <v>69000</v>
       </c>
       <c r="H440">
-        <v>703</v>
+        <v>69000</v>
       </c>
       <c r="I440">
-        <v>703</v>
+        <v>69000</v>
       </c>
       <c r="J440">
         <v>0</v>
       </c>
-      <c r="K440" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K440"/>
     </row>
     <row r="441" spans="1:12">
       <c r="A441">
         <v>436</v>
       </c>
       <c r="B441" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="C441" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D441"/>
+        <v>158</v>
+      </c>
+      <c r="D441" t="s">
+        <v>89</v>
+      </c>
       <c r="E441" t="s">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="F441" t="s">
-        <v>80</v>
+        <v>119</v>
       </c>
       <c r="G441">
-        <v>703</v>
+        <v>68500</v>
       </c>
       <c r="H441">
-        <v>703</v>
+        <v>68500</v>
       </c>
       <c r="I441">
-        <v>703</v>
+        <v>68500</v>
       </c>
       <c r="J441">
         <v>0</v>
       </c>
-      <c r="K441" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K441"/>
     </row>
     <row r="442" spans="1:12">
       <c r="A442">
         <v>437</v>
       </c>
       <c r="B442" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="C442" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D442"/>
+        <v>161</v>
+      </c>
+      <c r="D442" t="s">
+        <v>20</v>
+      </c>
       <c r="E442" t="s">
-        <v>156</v>
+        <v>35</v>
       </c>
       <c r="F442" t="s">
-        <v>82</v>
+        <v>163</v>
       </c>
       <c r="G442">
-        <v>806</v>
+        <v>61000</v>
       </c>
       <c r="H442">
-        <v>806</v>
+        <v>61000</v>
       </c>
       <c r="I442">
-        <v>806</v>
+        <v>61000</v>
       </c>
       <c r="J442">
         <v>0</v>
       </c>
-      <c r="K442" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K442"/>
     </row>
     <row r="443" spans="1:12">
       <c r="A443">
         <v>438</v>
       </c>
       <c r="B443" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="C443" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D443"/>
+        <v>70</v>
+      </c>
+      <c r="D443" t="s">
+        <v>20</v>
+      </c>
       <c r="E443" t="s">
-        <v>157</v>
+        <v>35</v>
       </c>
       <c r="F443" t="s">
-        <v>80</v>
+        <v>163</v>
       </c>
       <c r="G443">
-        <v>703</v>
+        <v>102000</v>
       </c>
       <c r="H443">
-        <v>703</v>
+        <v>102000</v>
       </c>
       <c r="I443">
-        <v>703</v>
+        <v>102000</v>
       </c>
       <c r="J443">
         <v>0</v>
       </c>
-      <c r="K443" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K443"/>
     </row>
     <row r="444" spans="1:12">
       <c r="A444">
         <v>439</v>
       </c>
       <c r="B444" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="C444" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D444"/>
+        <v>70</v>
+      </c>
+      <c r="D444" t="s">
+        <v>20</v>
+      </c>
       <c r="E444" t="s">
-        <v>157</v>
+        <v>35</v>
       </c>
       <c r="F444" t="s">
-        <v>82</v>
+        <v>170</v>
       </c>
       <c r="G444">
-        <v>806</v>
+        <v>107000</v>
       </c>
       <c r="H444">
-        <v>806</v>
+        <v>107000</v>
       </c>
       <c r="I444">
-        <v>806</v>
+        <v>107000</v>
       </c>
       <c r="J444">
         <v>0</v>
       </c>
-      <c r="K444" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K444"/>
     </row>
     <row r="445" spans="1:12">
       <c r="A445">
         <v>440</v>
       </c>
       <c r="B445" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="C445" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D445"/>
+        <v>161</v>
+      </c>
+      <c r="D445" t="s">
+        <v>20</v>
+      </c>
       <c r="E445" t="s">
-        <v>157</v>
+        <v>35</v>
       </c>
       <c r="F445" t="s">
-        <v>83</v>
+        <v>170</v>
       </c>
       <c r="G445">
-        <v>866</v>
+        <v>63000</v>
       </c>
       <c r="H445">
-        <v>866</v>
+        <v>63000</v>
       </c>
       <c r="I445">
-        <v>866</v>
+        <v>63000</v>
       </c>
       <c r="J445">
         <v>0</v>
       </c>
-      <c r="K445" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K445"/>
     </row>
     <row r="446" spans="1:12">
       <c r="A446">
         <v>441</v>
       </c>
       <c r="B446" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="C446" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D446"/>
+        <v>164</v>
+      </c>
+      <c r="D446" t="s">
+        <v>165</v>
+      </c>
       <c r="E446" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>36</v>
+      </c>
+      <c r="F446" t="s">
+        <v>160</v>
       </c>
       <c r="G446">
-        <v>958</v>
+        <v>59000</v>
       </c>
       <c r="H446">
-        <v>958</v>
+        <v>59000</v>
       </c>
       <c r="I446">
-        <v>958</v>
+        <v>59000</v>
       </c>
       <c r="J446">
         <v>0</v>
       </c>
-      <c r="K446" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K446"/>
     </row>
     <row r="447" spans="1:12">
       <c r="A447">
         <v>442</v>
       </c>
       <c r="B447" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C447" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D447" t="s">
-        <v>161</v>
+        <v>74</v>
       </c>
       <c r="E447" t="s">
-        <v>24</v>
+        <v>171</v>
       </c>
       <c r="F447" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="G447">
-        <v>89000</v>
+        <v>74000</v>
       </c>
       <c r="H447">
-        <v>89000</v>
+        <v>74000</v>
       </c>
       <c r="I447">
-        <v>89000</v>
+        <v>74000</v>
       </c>
       <c r="J447">
         <v>0</v>
       </c>
-      <c r="K447"/>
+      <c r="K447" t="s">
+        <v>172</v>
+      </c>
     </row>
     <row r="448" spans="1:12">
       <c r="A448">
         <v>443</v>
       </c>
       <c r="B448" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C448" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D448" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="E448" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="F448" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G448">
-        <v>75000</v>
+        <v>69000</v>
       </c>
       <c r="H448">
-        <v>75000</v>
+        <v>69000</v>
       </c>
       <c r="I448">
-        <v>75000</v>
+        <v>69000</v>
       </c>
       <c r="J448">
         <v>0</v>
       </c>
       <c r="K448"/>
     </row>
     <row r="449" spans="1:12">
       <c r="A449">
         <v>444</v>
       </c>
       <c r="B449" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C449" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="D449" t="s">
-        <v>20</v>
+        <v>74</v>
       </c>
       <c r="E449" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="F449" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="G449">
-        <v>66100</v>
+        <v>72000</v>
       </c>
       <c r="H449">
-        <v>66100</v>
+        <v>72000</v>
       </c>
       <c r="I449">
-        <v>66100</v>
+        <v>72000</v>
       </c>
       <c r="J449">
         <v>0</v>
       </c>
-      <c r="K449"/>
+      <c r="K449" t="s">
+        <v>172</v>
+      </c>
     </row>
     <row r="450" spans="1:12">
       <c r="A450">
         <v>445</v>
       </c>
       <c r="B450" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C450" t="s">
+        <v>158</v>
+      </c>
+      <c r="D450" t="s">
+        <v>89</v>
+      </c>
+      <c r="E450" t="s">
+        <v>173</v>
+      </c>
+      <c r="F450" t="s">
         <v>160</v>
       </c>
-      <c r="D450" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G450">
-        <v>89500</v>
+        <v>65000</v>
       </c>
       <c r="H450">
-        <v>89500</v>
+        <v>65000</v>
       </c>
       <c r="I450">
-        <v>89500</v>
+        <v>65000</v>
       </c>
       <c r="J450">
         <v>0</v>
       </c>
       <c r="K450"/>
     </row>
     <row r="451" spans="1:12">
       <c r="A451">
         <v>446</v>
       </c>
       <c r="B451" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C451" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D451" t="s">
-        <v>161</v>
+        <v>89</v>
       </c>
       <c r="E451" t="s">
-        <v>32</v>
+        <v>173</v>
       </c>
       <c r="F451" t="s">
-        <v>169</v>
+        <v>119</v>
       </c>
       <c r="G451">
-        <v>89000</v>
+        <v>66000</v>
       </c>
       <c r="H451">
-        <v>89000</v>
+        <v>66000</v>
       </c>
       <c r="I451">
-        <v>89000</v>
+        <v>66000</v>
       </c>
       <c r="J451">
         <v>0</v>
       </c>
       <c r="K451"/>
     </row>
     <row r="452" spans="1:12">
       <c r="A452">
         <v>447</v>
       </c>
       <c r="B452" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C452" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="D452" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="E452" t="s">
-        <v>33</v>
+        <v>174</v>
       </c>
       <c r="F452" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="G452">
-        <v>65500</v>
+        <v>66000</v>
       </c>
       <c r="H452">
-        <v>65500</v>
+        <v>66000</v>
       </c>
       <c r="I452">
-        <v>65500</v>
+        <v>66000</v>
       </c>
       <c r="J452">
         <v>0</v>
       </c>
       <c r="K452"/>
     </row>
     <row r="453" spans="1:12">
       <c r="A453">
         <v>448</v>
       </c>
       <c r="B453" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C453" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D453" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="E453" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="F453" t="s">
-        <v>165</v>
+        <v>119</v>
       </c>
       <c r="G453">
-        <v>91000</v>
+        <v>69000</v>
       </c>
       <c r="H453">
-        <v>91000</v>
+        <v>69000</v>
       </c>
       <c r="I453">
-        <v>91000</v>
+        <v>69000</v>
       </c>
       <c r="J453">
         <v>0</v>
       </c>
       <c r="K453"/>
     </row>
     <row r="454" spans="1:12">
       <c r="A454">
         <v>449</v>
       </c>
       <c r="B454" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C454" t="s">
-        <v>69</v>
+        <v>158</v>
       </c>
       <c r="D454" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="E454" t="s">
-        <v>33</v>
+        <v>174</v>
       </c>
       <c r="F454" t="s">
-        <v>168</v>
+        <v>113</v>
       </c>
       <c r="G454">
-        <v>95500</v>
+        <v>39000</v>
       </c>
       <c r="H454">
-        <v>95500</v>
+        <v>39000</v>
       </c>
       <c r="I454">
-        <v>95500</v>
+        <v>39000</v>
       </c>
       <c r="J454">
         <v>0</v>
       </c>
       <c r="K454"/>
     </row>
     <row r="455" spans="1:12">
       <c r="A455">
         <v>450</v>
       </c>
       <c r="B455" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C455" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D455" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E455" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="F455" t="s">
-        <v>165</v>
+        <v>113</v>
       </c>
       <c r="G455">
-        <v>76000</v>
+        <v>62000</v>
       </c>
       <c r="H455">
-        <v>76000</v>
+        <v>62000</v>
       </c>
       <c r="I455">
-        <v>76000</v>
+        <v>62000</v>
       </c>
       <c r="J455">
         <v>0</v>
       </c>
       <c r="K455"/>
     </row>
     <row r="456" spans="1:12">
       <c r="A456">
         <v>451</v>
       </c>
       <c r="B456" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C456" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D456" t="s">
-        <v>90</v>
+        <v>165</v>
       </c>
       <c r="E456" t="s">
-        <v>171</v>
+        <v>37</v>
       </c>
       <c r="F456" t="s">
-        <v>121</v>
+        <v>166</v>
       </c>
       <c r="G456">
-        <v>70000</v>
+        <v>59000</v>
       </c>
       <c r="H456">
-        <v>70000</v>
+        <v>59000</v>
       </c>
       <c r="I456">
-        <v>70000</v>
+        <v>59000</v>
       </c>
       <c r="J456">
         <v>0</v>
       </c>
       <c r="K456"/>
     </row>
     <row r="457" spans="1:12">
       <c r="A457">
         <v>452</v>
       </c>
       <c r="B457" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C457" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D457" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="E457" t="s">
-        <v>172</v>
+        <v>37</v>
       </c>
       <c r="F457" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="G457">
-        <v>91000</v>
+        <v>77400</v>
       </c>
       <c r="H457">
-        <v>91000</v>
+        <v>77400</v>
       </c>
       <c r="I457">
-        <v>91000</v>
+        <v>77400</v>
       </c>
       <c r="J457">
         <v>0</v>
       </c>
       <c r="K457"/>
     </row>
     <row r="458" spans="1:12">
       <c r="A458">
         <v>453</v>
       </c>
       <c r="B458" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C458" t="s">
+        <v>164</v>
+      </c>
+      <c r="D458" t="s">
+        <v>165</v>
+      </c>
+      <c r="E458" t="s">
+        <v>37</v>
+      </c>
+      <c r="F458" t="s">
         <v>160</v>
       </c>
-      <c r="D458" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G458">
-        <v>69000</v>
+        <v>68000</v>
       </c>
       <c r="H458">
-        <v>69000</v>
+        <v>68000</v>
       </c>
       <c r="I458">
-        <v>69000</v>
+        <v>68000</v>
       </c>
       <c r="J458">
         <v>0</v>
       </c>
       <c r="K458"/>
     </row>
     <row r="459" spans="1:12">
       <c r="A459">
         <v>454</v>
       </c>
       <c r="B459" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C459" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D459" t="s">
         <v>20</v>
       </c>
       <c r="E459" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F459" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="G459">
-        <v>77400</v>
+        <v>69000</v>
       </c>
       <c r="H459">
-        <v>77400</v>
+        <v>69000</v>
       </c>
       <c r="I459">
-        <v>77400</v>
+        <v>69000</v>
       </c>
       <c r="J459">
         <v>0</v>
       </c>
       <c r="K459"/>
     </row>
     <row r="460" spans="1:12">
       <c r="A460">
         <v>455</v>
       </c>
       <c r="B460" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C460" t="s">
+        <v>70</v>
+      </c>
+      <c r="D460" t="s">
+        <v>20</v>
+      </c>
+      <c r="E460" t="s">
+        <v>37</v>
+      </c>
+      <c r="F460" t="s">
         <v>163</v>
       </c>
-      <c r="D460" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G460">
-        <v>75000</v>
+        <v>101000</v>
       </c>
       <c r="H460">
-        <v>75000</v>
+        <v>101000</v>
       </c>
       <c r="I460">
-        <v>75000</v>
+        <v>101000</v>
       </c>
       <c r="J460">
         <v>0</v>
       </c>
       <c r="K460"/>
     </row>
     <row r="461" spans="1:12">
       <c r="A461">
         <v>456</v>
       </c>
       <c r="B461" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C461" t="s">
-        <v>166</v>
+        <v>70</v>
       </c>
       <c r="D461" t="s">
         <v>20</v>
       </c>
       <c r="E461" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F461" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="G461">
-        <v>65500</v>
+        <v>107000</v>
       </c>
       <c r="H461">
-        <v>65500</v>
+        <v>107000</v>
       </c>
       <c r="I461">
-        <v>65500</v>
+        <v>107000</v>
       </c>
       <c r="J461">
         <v>0</v>
       </c>
       <c r="K461"/>
     </row>
     <row r="462" spans="1:12">
       <c r="A462">
         <v>457</v>
       </c>
       <c r="B462" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C462" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D462" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="E462" t="s">
-        <v>172</v>
+        <v>37</v>
       </c>
       <c r="F462" t="s">
-        <v>121</v>
+        <v>170</v>
       </c>
       <c r="G462">
-        <v>71500</v>
+        <v>64500</v>
       </c>
       <c r="H462">
-        <v>71500</v>
+        <v>64500</v>
       </c>
       <c r="I462">
-        <v>71500</v>
+        <v>64500</v>
       </c>
       <c r="J462">
         <v>0</v>
       </c>
       <c r="K462"/>
     </row>
     <row r="463" spans="1:12">
       <c r="A463">
         <v>458</v>
       </c>
       <c r="B463" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C463" t="s">
-        <v>69</v>
+        <v>164</v>
       </c>
       <c r="D463" t="s">
         <v>20</v>
       </c>
       <c r="E463" t="s">
-        <v>35</v>
+        <v>175</v>
       </c>
       <c r="F463" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="G463">
-        <v>92700</v>
+        <v>70600</v>
       </c>
       <c r="H463">
-        <v>92700</v>
+        <v>70600</v>
       </c>
       <c r="I463">
-        <v>92700</v>
+        <v>70600</v>
       </c>
       <c r="J463">
         <v>0</v>
       </c>
       <c r="K463"/>
     </row>
     <row r="464" spans="1:12">
       <c r="A464">
         <v>459</v>
       </c>
       <c r="B464" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C464" t="s">
-        <v>69</v>
+        <v>164</v>
       </c>
       <c r="D464" t="s">
-        <v>20</v>
+        <v>165</v>
       </c>
       <c r="E464" t="s">
-        <v>35</v>
+        <v>175</v>
       </c>
       <c r="F464" t="s">
-        <v>173</v>
+        <v>160</v>
       </c>
       <c r="G464">
-        <v>92700</v>
+        <v>59000</v>
       </c>
       <c r="H464">
-        <v>92700</v>
+        <v>59000</v>
       </c>
       <c r="I464">
-        <v>92700</v>
+        <v>59000</v>
       </c>
       <c r="J464">
         <v>0</v>
       </c>
       <c r="K464"/>
     </row>
     <row r="465" spans="1:12">
       <c r="A465">
         <v>460</v>
       </c>
       <c r="B465" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C465" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="D465" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="E465" t="s">
-        <v>35</v>
+        <v>176</v>
       </c>
       <c r="F465" t="s">
-        <v>173</v>
+        <v>119</v>
       </c>
       <c r="G465">
-        <v>66000</v>
+        <v>70000</v>
       </c>
       <c r="H465">
-        <v>66000</v>
+        <v>70000</v>
       </c>
       <c r="I465">
-        <v>66000</v>
+        <v>70000</v>
       </c>
       <c r="J465">
         <v>0</v>
       </c>
       <c r="K465"/>
     </row>
     <row r="466" spans="1:12">
       <c r="A466">
         <v>461</v>
       </c>
       <c r="B466" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C466" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D466" t="s">
-        <v>161</v>
+        <v>20</v>
       </c>
       <c r="E466" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F466" t="s">
-        <v>165</v>
+        <v>113</v>
       </c>
       <c r="G466">
-        <v>87000</v>
+        <v>10000</v>
       </c>
       <c r="H466">
-        <v>87000</v>
+        <v>10000</v>
       </c>
       <c r="I466">
-        <v>87000</v>
+        <v>10000</v>
       </c>
       <c r="J466">
         <v>0</v>
       </c>
       <c r="K466"/>
     </row>
     <row r="467" spans="1:12">
       <c r="A467">
         <v>462</v>
       </c>
       <c r="B467" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C467" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D467" t="s">
-        <v>90</v>
+        <v>51</v>
       </c>
       <c r="E467" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="F467" t="s">
-        <v>165</v>
+        <v>113</v>
       </c>
       <c r="G467">
-        <v>76500</v>
+        <v>58000</v>
       </c>
       <c r="H467">
-        <v>76500</v>
+        <v>58000</v>
       </c>
       <c r="I467">
-        <v>76500</v>
+        <v>58000</v>
       </c>
       <c r="J467">
         <v>0</v>
       </c>
       <c r="K467"/>
     </row>
     <row r="468" spans="1:12">
       <c r="A468">
         <v>463</v>
       </c>
       <c r="B468" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C468" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D468" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="E468" t="s">
-        <v>175</v>
+        <v>39</v>
       </c>
       <c r="F468" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="G468">
-        <v>75900</v>
+        <v>63000</v>
       </c>
       <c r="H468">
-        <v>75900</v>
+        <v>63000</v>
       </c>
       <c r="I468">
-        <v>75900</v>
+        <v>63000</v>
       </c>
       <c r="J468">
         <v>0</v>
       </c>
-      <c r="K468" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K468"/>
     </row>
     <row r="469" spans="1:12">
       <c r="A469">
         <v>464</v>
       </c>
       <c r="B469" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C469" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D469" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="E469" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F469" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="G469">
-        <v>89600</v>
+        <v>73000</v>
       </c>
       <c r="H469">
-        <v>89600</v>
+        <v>73000</v>
       </c>
       <c r="I469">
-        <v>89600</v>
+        <v>73000</v>
       </c>
       <c r="J469">
         <v>0</v>
       </c>
       <c r="K469"/>
     </row>
     <row r="470" spans="1:12">
       <c r="A470">
         <v>465</v>
       </c>
       <c r="B470" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C470" t="s">
-        <v>163</v>
+        <v>70</v>
       </c>
       <c r="D470" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="E470" t="s">
-        <v>175</v>
+        <v>39</v>
       </c>
       <c r="F470" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="G470">
-        <v>75700</v>
+        <v>80000</v>
       </c>
       <c r="H470">
-        <v>75700</v>
+        <v>80000</v>
       </c>
       <c r="I470">
-        <v>75700</v>
+        <v>80000</v>
       </c>
       <c r="J470">
         <v>0</v>
       </c>
-      <c r="K470" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K470"/>
     </row>
     <row r="471" spans="1:12">
       <c r="A471">
         <v>466</v>
       </c>
       <c r="B471" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C471" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D471" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="E471" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F471" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="G471">
-        <v>72500</v>
+        <v>66000</v>
       </c>
       <c r="H471">
-        <v>72500</v>
+        <v>66000</v>
       </c>
       <c r="I471">
-        <v>72500</v>
+        <v>66000</v>
       </c>
       <c r="J471">
         <v>0</v>
       </c>
       <c r="K471"/>
     </row>
     <row r="472" spans="1:12">
       <c r="A472">
         <v>467</v>
       </c>
       <c r="B472" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C472" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D472" t="s">
-        <v>90</v>
+        <v>51</v>
       </c>
       <c r="E472" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F472" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="G472">
-        <v>71500</v>
+        <v>55000</v>
       </c>
       <c r="H472">
-        <v>71500</v>
+        <v>55000</v>
       </c>
       <c r="I472">
-        <v>71500</v>
+        <v>55000</v>
       </c>
       <c r="J472">
         <v>0</v>
       </c>
       <c r="K472"/>
     </row>
     <row r="473" spans="1:12">
       <c r="A473">
         <v>468</v>
       </c>
       <c r="B473" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C473" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D473" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E473" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="F473" t="s">
-        <v>165</v>
+        <v>113</v>
       </c>
       <c r="G473">
-        <v>75000</v>
+        <v>67000</v>
       </c>
       <c r="H473">
-        <v>75000</v>
+        <v>67000</v>
       </c>
       <c r="I473">
-        <v>75000</v>
+        <v>67000</v>
       </c>
       <c r="J473">
         <v>0</v>
       </c>
       <c r="K473"/>
     </row>
     <row r="474" spans="1:12">
       <c r="A474">
         <v>469</v>
       </c>
       <c r="B474" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C474" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D474" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E474" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F474" t="s">
-        <v>121</v>
+        <v>160</v>
       </c>
       <c r="G474">
-        <v>71500</v>
+        <v>66000</v>
       </c>
       <c r="H474">
-        <v>71500</v>
+        <v>66000</v>
       </c>
       <c r="I474">
-        <v>71500</v>
+        <v>66000</v>
       </c>
       <c r="J474">
         <v>0</v>
       </c>
       <c r="K474"/>
     </row>
     <row r="475" spans="1:12">
       <c r="A475">
         <v>470</v>
       </c>
       <c r="B475" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C475" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D475" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E475" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F475" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="G475">
-        <v>67000</v>
+        <v>70000</v>
       </c>
       <c r="H475">
-        <v>67000</v>
+        <v>70000</v>
       </c>
       <c r="I475">
-        <v>67000</v>
+        <v>70000</v>
       </c>
       <c r="J475">
         <v>0</v>
       </c>
       <c r="K475"/>
     </row>
     <row r="476" spans="1:12">
       <c r="A476">
         <v>471</v>
       </c>
       <c r="B476" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C476" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D476" t="s">
-        <v>51</v>
+        <v>89</v>
       </c>
       <c r="E476" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F476" t="s">
-        <v>114</v>
+        <v>160</v>
       </c>
       <c r="G476">
-        <v>62000</v>
+        <v>70000</v>
       </c>
       <c r="H476">
-        <v>62000</v>
+        <v>70000</v>
       </c>
       <c r="I476">
-        <v>62000</v>
+        <v>70000</v>
       </c>
       <c r="J476">
         <v>0</v>
       </c>
       <c r="K476"/>
     </row>
     <row r="477" spans="1:12">
       <c r="A477">
         <v>472</v>
       </c>
       <c r="B477" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C477" t="s">
+        <v>158</v>
+      </c>
+      <c r="D477" t="s">
+        <v>74</v>
+      </c>
+      <c r="E477" t="s">
+        <v>179</v>
+      </c>
+      <c r="F477" t="s">
         <v>160</v>
       </c>
-      <c r="D477" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G477">
-        <v>89000</v>
+        <v>69000</v>
       </c>
       <c r="H477">
-        <v>89000</v>
+        <v>69000</v>
       </c>
       <c r="I477">
-        <v>89000</v>
+        <v>69000</v>
       </c>
       <c r="J477">
         <v>0</v>
       </c>
       <c r="K477"/>
     </row>
     <row r="478" spans="1:12">
       <c r="A478">
         <v>473</v>
       </c>
       <c r="B478" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C478" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D478" t="s">
-        <v>161</v>
+        <v>89</v>
       </c>
       <c r="E478" t="s">
-        <v>37</v>
+        <v>179</v>
       </c>
       <c r="F478" t="s">
-        <v>165</v>
+        <v>119</v>
       </c>
       <c r="G478">
-        <v>87000</v>
+        <v>70000</v>
       </c>
       <c r="H478">
-        <v>87000</v>
+        <v>70000</v>
       </c>
       <c r="I478">
-        <v>87000</v>
+        <v>70000</v>
       </c>
       <c r="J478">
         <v>0</v>
       </c>
       <c r="K478"/>
     </row>
     <row r="479" spans="1:12">
       <c r="A479">
         <v>474</v>
       </c>
       <c r="B479" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C479" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D479" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="E479" t="s">
-        <v>37</v>
+        <v>179</v>
       </c>
       <c r="F479" t="s">
-        <v>165</v>
+        <v>113</v>
       </c>
       <c r="G479">
-        <v>77400</v>
+        <v>66000</v>
       </c>
       <c r="H479">
-        <v>77400</v>
+        <v>66000</v>
       </c>
       <c r="I479">
-        <v>77400</v>
+        <v>66000</v>
       </c>
       <c r="J479">
         <v>0</v>
       </c>
       <c r="K479"/>
     </row>
     <row r="480" spans="1:12">
       <c r="A480">
         <v>475</v>
       </c>
       <c r="B480" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C480" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="D480" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="E480" t="s">
-        <v>37</v>
+        <v>179</v>
       </c>
       <c r="F480" t="s">
-        <v>168</v>
+        <v>113</v>
       </c>
       <c r="G480">
-        <v>70000</v>
+        <v>68000</v>
       </c>
       <c r="H480">
-        <v>70000</v>
+        <v>68000</v>
       </c>
       <c r="I480">
-        <v>70000</v>
+        <v>68000</v>
       </c>
       <c r="J480">
         <v>0</v>
       </c>
       <c r="K480"/>
     </row>
     <row r="481" spans="1:12">
       <c r="A481">
         <v>476</v>
       </c>
       <c r="B481" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C481" t="s">
-        <v>69</v>
+        <v>158</v>
       </c>
       <c r="D481" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="E481" t="s">
-        <v>37</v>
+        <v>179</v>
       </c>
       <c r="F481" t="s">
-        <v>168</v>
+        <v>114</v>
       </c>
       <c r="G481">
-        <v>92700</v>
+        <v>63000</v>
       </c>
       <c r="H481">
-        <v>92700</v>
+        <v>63000</v>
       </c>
       <c r="I481">
-        <v>92700</v>
+        <v>63000</v>
       </c>
       <c r="J481">
         <v>0</v>
       </c>
       <c r="K481"/>
     </row>
     <row r="482" spans="1:12">
       <c r="A482">
         <v>477</v>
       </c>
       <c r="B482" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C482" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="D482" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="E482" t="s">
-        <v>37</v>
+        <v>179</v>
       </c>
       <c r="F482" t="s">
-        <v>173</v>
+        <v>114</v>
       </c>
       <c r="G482">
-        <v>65500</v>
+        <v>59000</v>
       </c>
       <c r="H482">
-        <v>65500</v>
+        <v>59000</v>
       </c>
       <c r="I482">
-        <v>65500</v>
+        <v>59000</v>
       </c>
       <c r="J482">
         <v>0</v>
       </c>
       <c r="K482"/>
     </row>
     <row r="483" spans="1:12">
       <c r="A483">
         <v>478</v>
       </c>
       <c r="B483" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C483" t="s">
-        <v>69</v>
+        <v>164</v>
       </c>
       <c r="D483" t="s">
-        <v>20</v>
+        <v>165</v>
       </c>
       <c r="E483" t="s">
-        <v>37</v>
+        <v>180</v>
       </c>
       <c r="F483" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="G483">
-        <v>92700</v>
+        <v>59000</v>
       </c>
       <c r="H483">
-        <v>92700</v>
+        <v>59000</v>
       </c>
       <c r="I483">
-        <v>92700</v>
+        <v>59000</v>
       </c>
       <c r="J483">
         <v>0</v>
       </c>
       <c r="K483"/>
     </row>
     <row r="484" spans="1:12">
       <c r="A484">
         <v>479</v>
       </c>
       <c r="B484" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C484" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="D484" t="s">
-        <v>161</v>
+        <v>20</v>
       </c>
       <c r="E484" t="s">
-        <v>179</v>
+        <v>56</v>
       </c>
       <c r="F484" t="s">
-        <v>165</v>
+        <v>119</v>
       </c>
       <c r="G484">
-        <v>87000</v>
+        <v>65000</v>
       </c>
       <c r="H484">
-        <v>87000</v>
+        <v>65000</v>
       </c>
       <c r="I484">
-        <v>87000</v>
+        <v>65000</v>
       </c>
       <c r="J484">
         <v>0</v>
       </c>
       <c r="K484"/>
     </row>
     <row r="485" spans="1:12">
       <c r="A485">
         <v>480</v>
       </c>
       <c r="B485" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C485" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="D485" t="s">
         <v>20</v>
       </c>
       <c r="E485" t="s">
-        <v>179</v>
+        <v>56</v>
       </c>
       <c r="F485" t="s">
-        <v>165</v>
+        <v>113</v>
       </c>
       <c r="G485">
-        <v>77400</v>
+        <v>67000</v>
       </c>
       <c r="H485">
-        <v>77400</v>
+        <v>67000</v>
       </c>
       <c r="I485">
-        <v>77400</v>
+        <v>67000</v>
       </c>
       <c r="J485">
         <v>0</v>
       </c>
       <c r="K485"/>
     </row>
     <row r="486" spans="1:12">
       <c r="A486">
         <v>481</v>
       </c>
       <c r="B486" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C486" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D486" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E486" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F486" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="G486">
-        <v>75000</v>
+        <v>70500</v>
       </c>
       <c r="H486">
-        <v>75000</v>
+        <v>70500</v>
       </c>
       <c r="I486">
-        <v>75000</v>
+        <v>70500</v>
       </c>
       <c r="J486">
         <v>0</v>
       </c>
       <c r="K486"/>
     </row>
     <row r="487" spans="1:12">
       <c r="A487">
         <v>482</v>
       </c>
       <c r="B487" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C487" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D487" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="E487" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="F487" t="s">
-        <v>165</v>
+        <v>113</v>
       </c>
       <c r="G487">
-        <v>69500</v>
+        <v>67500</v>
       </c>
       <c r="H487">
-        <v>69500</v>
+        <v>67500</v>
       </c>
       <c r="I487">
-        <v>69500</v>
+        <v>67500</v>
       </c>
       <c r="J487">
         <v>0</v>
       </c>
       <c r="K487"/>
     </row>
     <row r="488" spans="1:12">
       <c r="A488">
         <v>483</v>
       </c>
       <c r="B488" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C488" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="D488" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="E488" t="s">
-        <v>39</v>
+        <v>181</v>
       </c>
       <c r="F488" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="G488">
-        <v>66500</v>
+        <v>70500</v>
       </c>
       <c r="H488">
-        <v>66500</v>
+        <v>70500</v>
       </c>
       <c r="I488">
-        <v>66500</v>
+        <v>70500</v>
       </c>
       <c r="J488">
         <v>0</v>
       </c>
       <c r="K488"/>
     </row>
     <row r="489" spans="1:12">
       <c r="A489">
         <v>484</v>
       </c>
       <c r="B489" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C489" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D489" t="s">
-        <v>90</v>
+        <v>51</v>
       </c>
       <c r="E489" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F489" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="G489">
-        <v>71000</v>
+        <v>55000</v>
       </c>
       <c r="H489">
-        <v>71000</v>
+        <v>55000</v>
       </c>
       <c r="I489">
-        <v>71000</v>
+        <v>55000</v>
       </c>
       <c r="J489">
         <v>0</v>
       </c>
       <c r="K489"/>
     </row>
     <row r="490" spans="1:12">
       <c r="A490">
         <v>485</v>
       </c>
       <c r="B490" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C490" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D490" t="s">
-        <v>51</v>
+        <v>89</v>
       </c>
       <c r="E490" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F490" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G490">
-        <v>66000</v>
+        <v>63000</v>
       </c>
       <c r="H490">
-        <v>66000</v>
+        <v>63000</v>
       </c>
       <c r="I490">
-        <v>66000</v>
+        <v>63000</v>
       </c>
       <c r="J490">
         <v>0</v>
       </c>
       <c r="K490"/>
     </row>
     <row r="491" spans="1:12">
       <c r="A491">
         <v>486</v>
       </c>
       <c r="B491" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C491" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D491" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E491" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="F491" t="s">
-        <v>114</v>
+        <v>160</v>
       </c>
       <c r="G491">
-        <v>66000</v>
+        <v>65000</v>
       </c>
       <c r="H491">
-        <v>66000</v>
+        <v>65000</v>
       </c>
       <c r="I491">
-        <v>66000</v>
+        <v>65000</v>
       </c>
       <c r="J491">
         <v>0</v>
       </c>
       <c r="K491"/>
     </row>
     <row r="492" spans="1:12">
       <c r="A492">
         <v>487</v>
       </c>
       <c r="B492" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C492" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D492" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E492" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="F492" t="s">
-        <v>165</v>
+        <v>119</v>
       </c>
       <c r="G492">
-        <v>75000</v>
+        <v>71000</v>
       </c>
       <c r="H492">
-        <v>75000</v>
+        <v>71000</v>
       </c>
       <c r="I492">
-        <v>75000</v>
+        <v>71000</v>
       </c>
       <c r="J492">
         <v>0</v>
       </c>
       <c r="K492"/>
     </row>
     <row r="493" spans="1:12">
       <c r="A493">
         <v>488</v>
       </c>
       <c r="B493" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C493" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D493" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E493" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="F493" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="G493">
-        <v>69000</v>
+        <v>65000</v>
       </c>
       <c r="H493">
-        <v>69000</v>
+        <v>65000</v>
       </c>
       <c r="I493">
-        <v>69000</v>
+        <v>65000</v>
       </c>
       <c r="J493">
         <v>0</v>
       </c>
       <c r="K493"/>
     </row>
     <row r="494" spans="1:12">
       <c r="A494">
         <v>489</v>
       </c>
       <c r="B494" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C494" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="D494" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="E494" t="s">
-        <v>39</v>
+        <v>183</v>
       </c>
       <c r="F494" t="s">
-        <v>182</v>
+        <v>113</v>
       </c>
       <c r="G494">
-        <v>66500</v>
+        <v>59000</v>
       </c>
       <c r="H494">
-        <v>66500</v>
+        <v>59000</v>
       </c>
       <c r="I494">
-        <v>66500</v>
+        <v>59000</v>
       </c>
       <c r="J494">
         <v>0</v>
       </c>
       <c r="K494"/>
     </row>
     <row r="495" spans="1:12">
       <c r="A495">
         <v>490</v>
       </c>
       <c r="B495" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C495" t="s">
-        <v>69</v>
+        <v>158</v>
       </c>
       <c r="D495" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="E495" t="s">
-        <v>39</v>
+        <v>183</v>
       </c>
       <c r="F495" t="s">
-        <v>182</v>
+        <v>114</v>
       </c>
       <c r="G495">
-        <v>92700</v>
+        <v>63000</v>
       </c>
       <c r="H495">
-        <v>92700</v>
+        <v>63000</v>
       </c>
       <c r="I495">
-        <v>92700</v>
+        <v>63000</v>
       </c>
       <c r="J495">
         <v>0</v>
       </c>
       <c r="K495"/>
     </row>
     <row r="496" spans="1:12">
       <c r="A496">
         <v>491</v>
       </c>
       <c r="B496" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C496" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D496" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="E496" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="F496" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G496">
-        <v>64000</v>
+        <v>63000</v>
       </c>
       <c r="H496">
-        <v>64000</v>
+        <v>63000</v>
       </c>
       <c r="I496">
-        <v>64000</v>
+        <v>63000</v>
       </c>
       <c r="J496">
         <v>0</v>
       </c>
       <c r="K496"/>
     </row>
     <row r="497" spans="1:12">
       <c r="A497">
         <v>492</v>
       </c>
       <c r="B497" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C497" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D497" t="s">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="E497" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F497" t="s">
-        <v>165</v>
+        <v>113</v>
       </c>
       <c r="G497">
-        <v>74500</v>
+        <v>63000</v>
       </c>
       <c r="H497">
-        <v>74500</v>
+        <v>63000</v>
       </c>
       <c r="I497">
-        <v>74500</v>
+        <v>63000</v>
       </c>
       <c r="J497">
         <v>0</v>
       </c>
       <c r="K497"/>
     </row>
     <row r="498" spans="1:12">
       <c r="A498">
         <v>493</v>
       </c>
       <c r="B498" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C498" t="s">
-        <v>163</v>
+        <v>70</v>
       </c>
       <c r="D498" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="E498" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F498" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="G498">
-        <v>74500</v>
+        <v>89000</v>
       </c>
       <c r="H498">
-        <v>74500</v>
+        <v>89000</v>
       </c>
       <c r="I498">
-        <v>74500</v>
+        <v>89000</v>
       </c>
       <c r="J498">
         <v>0</v>
       </c>
       <c r="K498"/>
     </row>
     <row r="499" spans="1:12">
       <c r="A499">
         <v>494</v>
       </c>
       <c r="B499" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C499" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D499" t="s">
-        <v>90</v>
+        <v>51</v>
       </c>
       <c r="E499" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F499" t="s">
-        <v>121</v>
+        <v>178</v>
       </c>
       <c r="G499">
-        <v>69500</v>
+        <v>62000</v>
       </c>
       <c r="H499">
-        <v>69500</v>
+        <v>62000</v>
       </c>
       <c r="I499">
-        <v>69500</v>
+        <v>62000</v>
       </c>
       <c r="J499">
         <v>0</v>
       </c>
       <c r="K499"/>
     </row>
     <row r="500" spans="1:12">
       <c r="A500">
         <v>495</v>
       </c>
       <c r="B500" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C500" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D500" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="E500" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F500" t="s">
-        <v>114</v>
+        <v>178</v>
       </c>
       <c r="G500">
-        <v>66000</v>
+        <v>68000</v>
       </c>
       <c r="H500">
-        <v>66000</v>
+        <v>68000</v>
       </c>
       <c r="I500">
-        <v>66000</v>
+        <v>68000</v>
       </c>
       <c r="J500">
         <v>0</v>
       </c>
       <c r="K500"/>
     </row>
     <row r="501" spans="1:12">
       <c r="A501">
         <v>496</v>
       </c>
       <c r="B501" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C501" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D501" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E501" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="F501" t="s">
-        <v>115</v>
+        <v>160</v>
       </c>
       <c r="G501">
-        <v>66000</v>
+        <v>75000</v>
       </c>
       <c r="H501">
-        <v>66000</v>
+        <v>75000</v>
       </c>
       <c r="I501">
-        <v>66000</v>
+        <v>75000</v>
       </c>
       <c r="J501">
         <v>0</v>
       </c>
       <c r="K501"/>
     </row>
     <row r="502" spans="1:12">
       <c r="A502">
         <v>497</v>
       </c>
       <c r="B502" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C502" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D502" t="s">
-        <v>51</v>
+        <v>89</v>
       </c>
       <c r="E502" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="F502" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="G502">
-        <v>66000</v>
+        <v>68000</v>
       </c>
       <c r="H502">
-        <v>66000</v>
+        <v>68000</v>
       </c>
       <c r="I502">
-        <v>66000</v>
+        <v>68000</v>
       </c>
       <c r="J502">
         <v>0</v>
       </c>
       <c r="K502"/>
     </row>
     <row r="503" spans="1:12">
       <c r="A503">
         <v>498</v>
       </c>
       <c r="B503" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C503" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D503" t="s">
-        <v>161</v>
+        <v>51</v>
       </c>
       <c r="E503" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F503" t="s">
-        <v>169</v>
+        <v>113</v>
       </c>
       <c r="G503">
-        <v>89000</v>
+        <v>60000</v>
       </c>
       <c r="H503">
-        <v>89000</v>
+        <v>60000</v>
       </c>
       <c r="I503">
-        <v>89000</v>
+        <v>60000</v>
       </c>
       <c r="J503">
         <v>0</v>
       </c>
       <c r="K503"/>
     </row>
     <row r="504" spans="1:12">
       <c r="A504">
         <v>499</v>
       </c>
       <c r="B504" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C504" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D504" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="E504" t="s">
-        <v>56</v>
+        <v>185</v>
       </c>
       <c r="F504" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="G504">
-        <v>68000</v>
+        <v>67500</v>
       </c>
       <c r="H504">
-        <v>68000</v>
+        <v>67500</v>
       </c>
       <c r="I504">
-        <v>68000</v>
+        <v>67500</v>
       </c>
       <c r="J504">
         <v>0</v>
       </c>
       <c r="K504"/>
     </row>
     <row r="505" spans="1:12">
       <c r="A505">
         <v>500</v>
       </c>
       <c r="B505" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C505" t="s">
+        <v>158</v>
+      </c>
+      <c r="D505" t="s">
+        <v>89</v>
+      </c>
+      <c r="E505" t="s">
+        <v>186</v>
+      </c>
+      <c r="F505" t="s">
         <v>160</v>
       </c>
-      <c r="D505" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G505">
-        <v>70200</v>
+        <v>72500</v>
       </c>
       <c r="H505">
-        <v>70200</v>
+        <v>72500</v>
       </c>
       <c r="I505">
-        <v>70200</v>
+        <v>72500</v>
       </c>
       <c r="J505">
         <v>0</v>
       </c>
       <c r="K505"/>
     </row>
     <row r="506" spans="1:12">
       <c r="A506">
         <v>501</v>
       </c>
       <c r="B506" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C506" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D506" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E506" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F506" t="s">
-        <v>165</v>
+        <v>119</v>
       </c>
       <c r="G506">
-        <v>72500</v>
+        <v>71000</v>
       </c>
       <c r="H506">
-        <v>72500</v>
+        <v>71000</v>
       </c>
       <c r="I506">
-        <v>72500</v>
+        <v>71000</v>
       </c>
       <c r="J506">
         <v>0</v>
       </c>
       <c r="K506"/>
     </row>
     <row r="507" spans="1:12">
       <c r="A507">
         <v>502</v>
       </c>
       <c r="B507" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C507" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="D507" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="E507" t="s">
         <v>186</v>
       </c>
       <c r="F507" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G507">
-        <v>68100</v>
+        <v>66000</v>
       </c>
       <c r="H507">
-        <v>68100</v>
+        <v>66000</v>
       </c>
       <c r="I507">
-        <v>68100</v>
+        <v>66000</v>
       </c>
       <c r="J507">
         <v>0</v>
       </c>
       <c r="K507"/>
     </row>
     <row r="508" spans="1:12">
       <c r="A508">
         <v>503</v>
       </c>
       <c r="B508" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C508" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D508" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E508" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F508" t="s">
-        <v>165</v>
+        <v>113</v>
       </c>
       <c r="G508">
-        <v>74500</v>
+        <v>66000</v>
       </c>
       <c r="H508">
-        <v>74500</v>
+        <v>66000</v>
       </c>
       <c r="I508">
-        <v>74500</v>
+        <v>66000</v>
       </c>
       <c r="J508">
         <v>0</v>
       </c>
       <c r="K508"/>
     </row>
     <row r="509" spans="1:12">
       <c r="A509">
         <v>504</v>
       </c>
       <c r="B509" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C509" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D509" t="s">
-        <v>90</v>
+        <v>51</v>
       </c>
       <c r="E509" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F509" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="G509">
-        <v>70500</v>
+        <v>53000</v>
       </c>
       <c r="H509">
-        <v>70500</v>
+        <v>53000</v>
       </c>
       <c r="I509">
-        <v>70500</v>
+        <v>53000</v>
       </c>
       <c r="J509">
         <v>0</v>
       </c>
       <c r="K509"/>
     </row>
     <row r="510" spans="1:12">
       <c r="A510">
         <v>505</v>
       </c>
       <c r="B510" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C510" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D510" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E510" t="s">
         <v>187</v>
       </c>
       <c r="F510" t="s">
-        <v>114</v>
+        <v>160</v>
       </c>
       <c r="G510">
-        <v>66000</v>
+        <v>78900</v>
       </c>
       <c r="H510">
-        <v>66000</v>
+        <v>78900</v>
       </c>
       <c r="I510">
-        <v>66000</v>
+        <v>78900</v>
       </c>
       <c r="J510">
         <v>0</v>
       </c>
       <c r="K510"/>
     </row>
     <row r="511" spans="1:12">
       <c r="A511">
         <v>506</v>
       </c>
       <c r="B511" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C511" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D511" t="s">
-        <v>51</v>
+        <v>89</v>
       </c>
       <c r="E511" t="s">
         <v>187</v>
       </c>
       <c r="F511" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="G511">
-        <v>66000</v>
+        <v>68000</v>
       </c>
       <c r="H511">
-        <v>66000</v>
+        <v>68000</v>
       </c>
       <c r="I511">
-        <v>66000</v>
+        <v>68000</v>
       </c>
       <c r="J511">
         <v>0</v>
       </c>
       <c r="K511"/>
     </row>
     <row r="512" spans="1:12">
       <c r="A512">
         <v>507</v>
       </c>
       <c r="B512" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C512" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D512" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E512" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F512" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="G512">
-        <v>66000</v>
+        <v>65000</v>
       </c>
       <c r="H512">
-        <v>66000</v>
+        <v>65000</v>
       </c>
       <c r="I512">
-        <v>66000</v>
+        <v>65000</v>
       </c>
       <c r="J512">
         <v>0</v>
       </c>
       <c r="K512"/>
     </row>
     <row r="513" spans="1:12">
       <c r="A513">
         <v>508</v>
       </c>
       <c r="B513" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C513" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D513" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E513" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="F513" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="G513">
-        <v>73000</v>
+        <v>63700</v>
       </c>
       <c r="H513">
-        <v>73000</v>
+        <v>63700</v>
       </c>
       <c r="I513">
-        <v>73000</v>
+        <v>63700</v>
       </c>
       <c r="J513">
         <v>0</v>
       </c>
       <c r="K513"/>
     </row>
     <row r="514" spans="1:12">
       <c r="A514">
         <v>509</v>
       </c>
       <c r="B514" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C514" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D514" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E514" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="F514" t="s">
         <v>114</v>
       </c>
       <c r="G514">
         <v>65000</v>
       </c>
       <c r="H514">
         <v>65000</v>
       </c>
       <c r="I514">
         <v>65000</v>
       </c>
       <c r="J514">
         <v>0</v>
       </c>
       <c r="K514"/>
     </row>
     <row r="515" spans="1:12">
       <c r="A515">
         <v>510</v>
       </c>
       <c r="B515" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C515" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D515" t="s">
-        <v>51</v>
+        <v>89</v>
       </c>
       <c r="E515" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="F515" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="G515">
-        <v>65000</v>
+        <v>60000</v>
       </c>
       <c r="H515">
-        <v>65000</v>
+        <v>60000</v>
       </c>
       <c r="I515">
-        <v>65000</v>
+        <v>60000</v>
       </c>
       <c r="J515">
         <v>0</v>
       </c>
       <c r="K515"/>
     </row>
     <row r="516" spans="1:12">
       <c r="A516">
         <v>511</v>
       </c>
       <c r="B516" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C516" t="s">
-        <v>163</v>
+        <v>188</v>
       </c>
       <c r="D516" t="s">
-        <v>90</v>
+        <v>51</v>
       </c>
       <c r="E516" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="F516" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G516">
-        <v>65000</v>
+        <v>122000</v>
       </c>
       <c r="H516">
-        <v>65000</v>
+        <v>122000</v>
       </c>
       <c r="I516">
-        <v>65000</v>
+        <v>122000</v>
       </c>
       <c r="J516">
         <v>0</v>
       </c>
       <c r="K516"/>
     </row>
     <row r="517" spans="1:12">
       <c r="A517">
         <v>512</v>
       </c>
       <c r="B517" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C517" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="D517" t="s">
         <v>51</v>
       </c>
       <c r="E517" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F517" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G517">
-        <v>66000</v>
+        <v>62000</v>
       </c>
       <c r="H517">
-        <v>66000</v>
+        <v>62000</v>
       </c>
       <c r="I517">
-        <v>66000</v>
+        <v>62000</v>
       </c>
       <c r="J517">
         <v>0</v>
       </c>
       <c r="K517"/>
     </row>
     <row r="518" spans="1:12">
       <c r="A518">
         <v>513</v>
       </c>
       <c r="B518" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C518" t="s">
-        <v>160</v>
+        <v>70</v>
       </c>
       <c r="D518" t="s">
         <v>20</v>
       </c>
       <c r="E518" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F518" t="s">
-        <v>114</v>
+        <v>178</v>
       </c>
       <c r="G518">
-        <v>66000</v>
+        <v>90000</v>
       </c>
       <c r="H518">
-        <v>66000</v>
+        <v>90000</v>
       </c>
       <c r="I518">
-        <v>66000</v>
+        <v>90000</v>
       </c>
       <c r="J518">
         <v>0</v>
       </c>
       <c r="K518"/>
     </row>
     <row r="519" spans="1:12">
       <c r="A519">
         <v>514</v>
       </c>
       <c r="B519" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C519" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="D519" t="s">
         <v>20</v>
       </c>
       <c r="E519" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F519" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="G519">
-        <v>66000</v>
+        <v>67500</v>
       </c>
       <c r="H519">
-        <v>66000</v>
+        <v>67500</v>
       </c>
       <c r="I519">
-        <v>66000</v>
+        <v>67500</v>
       </c>
       <c r="J519">
         <v>0</v>
       </c>
       <c r="K519"/>
     </row>
     <row r="520" spans="1:12">
       <c r="A520">
         <v>515</v>
       </c>
       <c r="B520" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C520" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="D520" t="s">
         <v>51</v>
       </c>
       <c r="E520" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F520" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="G520">
-        <v>66000</v>
+        <v>62000</v>
       </c>
       <c r="H520">
-        <v>66000</v>
+        <v>62000</v>
       </c>
       <c r="I520">
-        <v>66000</v>
+        <v>62000</v>
       </c>
       <c r="J520">
         <v>0</v>
       </c>
       <c r="K520"/>
     </row>
     <row r="521" spans="1:12">
       <c r="A521">
         <v>516</v>
       </c>
       <c r="B521" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C521" t="s">
-        <v>69</v>
+        <v>158</v>
       </c>
       <c r="D521" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="E521" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="F521" t="s">
-        <v>182</v>
+        <v>119</v>
       </c>
       <c r="G521">
-        <v>95400</v>
+        <v>69000</v>
       </c>
       <c r="H521">
-        <v>95400</v>
+        <v>69000</v>
       </c>
       <c r="I521">
-        <v>95400</v>
+        <v>69000</v>
       </c>
       <c r="J521">
         <v>0</v>
       </c>
       <c r="K521"/>
     </row>
     <row r="522" spans="1:12">
       <c r="A522">
         <v>517</v>
       </c>
       <c r="B522" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C522" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D522" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E522" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F522" t="s">
-        <v>165</v>
+        <v>113</v>
       </c>
       <c r="G522">
-        <v>75000</v>
+        <v>64000</v>
       </c>
       <c r="H522">
-        <v>75000</v>
+        <v>64000</v>
       </c>
       <c r="I522">
-        <v>75000</v>
+        <v>64000</v>
       </c>
       <c r="J522">
         <v>0</v>
       </c>
       <c r="K522"/>
     </row>
     <row r="523" spans="1:12">
       <c r="A523">
         <v>518</v>
       </c>
       <c r="B523" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C523" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D523" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E523" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F523" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="G523">
-        <v>67000</v>
+        <v>63000</v>
       </c>
       <c r="H523">
-        <v>67000</v>
+        <v>63000</v>
       </c>
       <c r="I523">
-        <v>67000</v>
+        <v>63000</v>
       </c>
       <c r="J523">
         <v>0</v>
       </c>
       <c r="K523"/>
     </row>
     <row r="524" spans="1:12">
       <c r="A524">
         <v>519</v>
       </c>
       <c r="B524" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C524" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D524" t="s">
-        <v>90</v>
+        <v>51</v>
       </c>
       <c r="E524" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F524" t="s">
         <v>114</v>
       </c>
       <c r="G524">
-        <v>65000</v>
+        <v>65600</v>
       </c>
       <c r="H524">
-        <v>65000</v>
+        <v>65600</v>
       </c>
       <c r="I524">
-        <v>65000</v>
+        <v>65600</v>
       </c>
       <c r="J524">
         <v>0</v>
       </c>
       <c r="K524"/>
     </row>
     <row r="525" spans="1:12">
       <c r="A525">
         <v>520</v>
       </c>
       <c r="B525" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C525" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D525" t="s">
-        <v>51</v>
+        <v>89</v>
       </c>
       <c r="E525" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="F525" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="G525">
-        <v>65000</v>
+        <v>66000</v>
       </c>
       <c r="H525">
-        <v>65000</v>
+        <v>66000</v>
       </c>
       <c r="I525">
-        <v>65000</v>
+        <v>66000</v>
       </c>
       <c r="J525">
         <v>0</v>
       </c>
       <c r="K525"/>
     </row>
     <row r="526" spans="1:12">
       <c r="A526">
         <v>521</v>
       </c>
       <c r="B526" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C526" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D526" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E526" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F526" t="s">
-        <v>165</v>
+        <v>113</v>
       </c>
       <c r="G526">
-        <v>72500</v>
+        <v>64000</v>
       </c>
       <c r="H526">
-        <v>72500</v>
+        <v>64000</v>
       </c>
       <c r="I526">
-        <v>72500</v>
+        <v>64000</v>
       </c>
       <c r="J526">
         <v>0</v>
       </c>
       <c r="K526"/>
     </row>
     <row r="527" spans="1:12">
       <c r="A527">
         <v>522</v>
       </c>
       <c r="B527" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C527" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D527" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E527" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F527" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="G527">
-        <v>67000</v>
+        <v>64500</v>
       </c>
       <c r="H527">
-        <v>67000</v>
+        <v>64500</v>
       </c>
       <c r="I527">
-        <v>67000</v>
+        <v>64500</v>
       </c>
       <c r="J527">
         <v>0</v>
       </c>
       <c r="K527"/>
     </row>
     <row r="528" spans="1:12">
       <c r="A528">
         <v>523</v>
       </c>
       <c r="B528" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C528" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D528" t="s">
-        <v>90</v>
+        <v>51</v>
       </c>
       <c r="E528" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F528" t="s">
         <v>114</v>
       </c>
       <c r="G528">
-        <v>65000</v>
+        <v>62500</v>
       </c>
       <c r="H528">
-        <v>65000</v>
+        <v>62500</v>
       </c>
       <c r="I528">
-        <v>65000</v>
+        <v>62500</v>
       </c>
       <c r="J528">
         <v>0</v>
       </c>
       <c r="K528"/>
     </row>
     <row r="529" spans="1:12">
       <c r="A529">
         <v>524</v>
       </c>
       <c r="B529" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C529" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D529" t="s">
-        <v>51</v>
+        <v>89</v>
       </c>
       <c r="E529" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="F529" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G529">
-        <v>65000</v>
+        <v>64000</v>
       </c>
       <c r="H529">
-        <v>65000</v>
+        <v>64000</v>
       </c>
       <c r="I529">
-        <v>65000</v>
+        <v>64000</v>
       </c>
       <c r="J529">
         <v>0</v>
       </c>
       <c r="K529"/>
     </row>
     <row r="530" spans="1:12">
       <c r="A530">
         <v>525</v>
       </c>
       <c r="B530" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C530" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D530" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="E530" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="F530" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G530">
-        <v>65000</v>
+        <v>67500</v>
       </c>
       <c r="H530">
-        <v>65000</v>
+        <v>67500</v>
       </c>
       <c r="I530">
-        <v>65000</v>
+        <v>67500</v>
       </c>
       <c r="J530">
         <v>0</v>
       </c>
       <c r="K530"/>
     </row>
     <row r="531" spans="1:12">
       <c r="A531">
         <v>526</v>
       </c>
       <c r="B531" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C531" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D531" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E531" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="F531" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G531">
-        <v>65000</v>
+        <v>64000</v>
       </c>
       <c r="H531">
-        <v>65000</v>
+        <v>64000</v>
       </c>
       <c r="I531">
-        <v>65000</v>
+        <v>64000</v>
       </c>
       <c r="J531">
         <v>0</v>
       </c>
       <c r="K531"/>
     </row>
     <row r="532" spans="1:12">
       <c r="A532">
         <v>527</v>
       </c>
       <c r="B532" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C532" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D532" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E532" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F532" t="s">
-        <v>165</v>
+        <v>109</v>
       </c>
       <c r="G532">
-        <v>78900</v>
+        <v>64000</v>
       </c>
       <c r="H532">
-        <v>78900</v>
+        <v>64000</v>
       </c>
       <c r="I532">
-        <v>78900</v>
+        <v>64000</v>
       </c>
       <c r="J532">
         <v>0</v>
       </c>
       <c r="K532"/>
     </row>
     <row r="533" spans="1:12">
       <c r="A533">
         <v>528</v>
       </c>
       <c r="B533" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C533" t="s">
-        <v>163</v>
+        <v>188</v>
       </c>
       <c r="D533" t="s">
-        <v>90</v>
+        <v>51</v>
       </c>
       <c r="E533" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F533" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="G533">
-        <v>68000</v>
+        <v>45000</v>
       </c>
       <c r="H533">
-        <v>68000</v>
+        <v>45000</v>
       </c>
       <c r="I533">
-        <v>68000</v>
+        <v>45000</v>
       </c>
       <c r="J533">
         <v>0</v>
       </c>
       <c r="K533"/>
     </row>
     <row r="534" spans="1:12">
       <c r="A534">
         <v>529</v>
       </c>
       <c r="B534" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C534" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D534" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="E534" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F534" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="G534">
-        <v>68000</v>
+        <v>64000</v>
       </c>
       <c r="H534">
-        <v>68000</v>
+        <v>64000</v>
       </c>
       <c r="I534">
-        <v>68000</v>
+        <v>64000</v>
       </c>
       <c r="J534">
         <v>0</v>
       </c>
       <c r="K534"/>
     </row>
     <row r="535" spans="1:12">
       <c r="A535">
         <v>530</v>
       </c>
       <c r="B535" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C535" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D535" t="s">
-        <v>90</v>
+        <v>51</v>
       </c>
       <c r="E535" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F535" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G535">
-        <v>65000</v>
+        <v>61000</v>
       </c>
       <c r="H535">
-        <v>65000</v>
+        <v>61000</v>
       </c>
       <c r="I535">
-        <v>65000</v>
+        <v>61000</v>
       </c>
       <c r="J535">
         <v>0</v>
       </c>
       <c r="K535"/>
     </row>
     <row r="536" spans="1:12">
       <c r="A536">
         <v>531</v>
       </c>
       <c r="B536" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C536" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D536" t="s">
         <v>51</v>
       </c>
       <c r="E536" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F536" t="s">
-        <v>114</v>
+        <v>178</v>
       </c>
       <c r="G536">
-        <v>65000</v>
+        <v>61000</v>
       </c>
       <c r="H536">
-        <v>65000</v>
+        <v>61000</v>
       </c>
       <c r="I536">
-        <v>65000</v>
+        <v>61000</v>
       </c>
       <c r="J536">
         <v>0</v>
       </c>
       <c r="K536"/>
     </row>
     <row r="537" spans="1:12">
       <c r="A537">
         <v>532</v>
       </c>
       <c r="B537" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C537" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D537" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="E537" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F537" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G537">
-        <v>65000</v>
+        <v>64000</v>
       </c>
       <c r="H537">
-        <v>65000</v>
+        <v>64000</v>
       </c>
       <c r="I537">
-        <v>65000</v>
+        <v>64000</v>
       </c>
       <c r="J537">
         <v>0</v>
       </c>
       <c r="K537"/>
     </row>
     <row r="538" spans="1:12">
       <c r="A538">
         <v>533</v>
       </c>
       <c r="B538" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C538" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D538" t="s">
-        <v>90</v>
+        <v>51</v>
       </c>
       <c r="E538" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F538" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="G538">
-        <v>65000</v>
+        <v>54000</v>
       </c>
       <c r="H538">
-        <v>65000</v>
+        <v>54000</v>
       </c>
       <c r="I538">
-        <v>65000</v>
+        <v>54000</v>
       </c>
       <c r="J538">
         <v>0</v>
       </c>
       <c r="K538"/>
     </row>
     <row r="539" spans="1:12">
       <c r="A539">
         <v>534</v>
       </c>
       <c r="B539" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C539" t="s">
-        <v>166</v>
+        <v>188</v>
       </c>
       <c r="D539" t="s">
         <v>51</v>
       </c>
       <c r="E539" t="s">
-        <v>58</v>
+        <v>195</v>
       </c>
       <c r="F539" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G539">
-        <v>64000</v>
+        <v>40000</v>
       </c>
       <c r="H539">
-        <v>64000</v>
+        <v>40000</v>
       </c>
       <c r="I539">
-        <v>64000</v>
+        <v>40000</v>
       </c>
       <c r="J539">
         <v>0</v>
       </c>
       <c r="K539"/>
     </row>
     <row r="540" spans="1:12">
       <c r="A540">
         <v>535</v>
       </c>
       <c r="B540" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C540" t="s">
-        <v>193</v>
+        <v>158</v>
       </c>
       <c r="D540" t="s">
-        <v>51</v>
+        <v>89</v>
       </c>
       <c r="E540" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="F540" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="G540">
-        <v>185000</v>
+        <v>64400</v>
       </c>
       <c r="H540">
-        <v>185000</v>
+        <v>64400</v>
       </c>
       <c r="I540">
-        <v>185000</v>
+        <v>64400</v>
       </c>
       <c r="J540">
         <v>0</v>
       </c>
       <c r="K540"/>
     </row>
     <row r="541" spans="1:12">
       <c r="A541">
         <v>536</v>
       </c>
       <c r="B541" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C541" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D541" t="s">
-        <v>51</v>
+        <v>89</v>
       </c>
       <c r="E541" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F541" t="s">
         <v>114</v>
       </c>
       <c r="G541">
-        <v>66000</v>
+        <v>66500</v>
       </c>
       <c r="H541">
-        <v>66000</v>
+        <v>66500</v>
       </c>
       <c r="I541">
-        <v>66000</v>
+        <v>66500</v>
       </c>
       <c r="J541">
         <v>0</v>
       </c>
       <c r="K541"/>
     </row>
     <row r="542" spans="1:12">
       <c r="A542">
         <v>537</v>
       </c>
       <c r="B542" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C542" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D542" t="s">
-        <v>51</v>
+        <v>89</v>
       </c>
       <c r="E542" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="F542" t="s">
-        <v>182</v>
+        <v>113</v>
       </c>
       <c r="G542">
-        <v>66000</v>
+        <v>61500</v>
       </c>
       <c r="H542">
-        <v>66000</v>
+        <v>61500</v>
       </c>
       <c r="I542">
-        <v>66000</v>
+        <v>61500</v>
       </c>
       <c r="J542">
         <v>0</v>
       </c>
       <c r="K542"/>
     </row>
     <row r="543" spans="1:12">
       <c r="A543">
         <v>538</v>
       </c>
       <c r="B543" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C543" t="s">
-        <v>69</v>
+        <v>158</v>
       </c>
       <c r="D543" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="E543" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="F543" t="s">
-        <v>182</v>
+        <v>114</v>
       </c>
       <c r="G543">
-        <v>96900</v>
+        <v>60000</v>
       </c>
       <c r="H543">
-        <v>96900</v>
+        <v>60000</v>
       </c>
       <c r="I543">
-        <v>96900</v>
+        <v>60000</v>
       </c>
       <c r="J543">
         <v>0</v>
       </c>
       <c r="K543"/>
     </row>
     <row r="544" spans="1:12">
       <c r="A544">
         <v>539</v>
       </c>
       <c r="B544" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C544" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D544" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E544" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F544" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="G544">
-        <v>67000</v>
+        <v>64500</v>
       </c>
       <c r="H544">
-        <v>67000</v>
+        <v>64500</v>
       </c>
       <c r="I544">
-        <v>67000</v>
+        <v>64500</v>
       </c>
       <c r="J544">
         <v>0</v>
       </c>
       <c r="K544"/>
     </row>
     <row r="545" spans="1:12">
       <c r="A545">
         <v>540</v>
       </c>
       <c r="B545" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C545" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D545" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E545" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="F545" t="s">
         <v>114</v>
       </c>
       <c r="G545">
-        <v>64000</v>
+        <v>68000</v>
       </c>
       <c r="H545">
-        <v>64000</v>
+        <v>68000</v>
       </c>
       <c r="I545">
-        <v>64000</v>
+        <v>68000</v>
       </c>
       <c r="J545">
         <v>0</v>
       </c>
       <c r="K545"/>
     </row>
     <row r="546" spans="1:12">
       <c r="A546">
         <v>541</v>
       </c>
       <c r="B546" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C546" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D546" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E546" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F546" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="G546">
         <v>64000</v>
       </c>
       <c r="H546">
         <v>64000</v>
       </c>
       <c r="I546">
         <v>64000</v>
       </c>
       <c r="J546">
         <v>0</v>
       </c>
       <c r="K546"/>
     </row>
     <row r="547" spans="1:12">
       <c r="A547">
         <v>542</v>
       </c>
       <c r="B547" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C547" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D547" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="E547" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F547" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G547">
-        <v>65600</v>
+        <v>66400</v>
       </c>
       <c r="H547">
-        <v>65600</v>
+        <v>66400</v>
       </c>
       <c r="I547">
-        <v>65600</v>
+        <v>66400</v>
       </c>
       <c r="J547">
         <v>0</v>
       </c>
       <c r="K547"/>
     </row>
     <row r="548" spans="1:12">
       <c r="A548">
         <v>543</v>
       </c>
       <c r="B548" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C548" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D548" t="s">
-        <v>51</v>
+        <v>89</v>
       </c>
       <c r="E548" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="F548" t="s">
         <v>114</v>
       </c>
       <c r="G548">
-        <v>64500</v>
+        <v>66000</v>
       </c>
       <c r="H548">
-        <v>64500</v>
+        <v>66000</v>
       </c>
       <c r="I548">
-        <v>64500</v>
+        <v>66000</v>
       </c>
       <c r="J548">
         <v>0</v>
       </c>
       <c r="K548"/>
     </row>
     <row r="549" spans="1:12">
       <c r="A549">
         <v>544</v>
       </c>
       <c r="B549" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C549" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D549" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="E549" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="F549" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="G549">
-        <v>64500</v>
+        <v>66900</v>
       </c>
       <c r="H549">
-        <v>64500</v>
+        <v>66900</v>
       </c>
       <c r="I549">
-        <v>64500</v>
+        <v>66900</v>
       </c>
       <c r="J549">
         <v>0</v>
       </c>
       <c r="K549"/>
     </row>
     <row r="550" spans="1:12">
       <c r="A550">
         <v>545</v>
       </c>
       <c r="B550" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C550" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D550" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E550" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="F550" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="G550">
-        <v>64500</v>
+        <v>67000</v>
       </c>
       <c r="H550">
-        <v>64500</v>
+        <v>67000</v>
       </c>
       <c r="I550">
-        <v>64500</v>
+        <v>67000</v>
       </c>
       <c r="J550">
         <v>0</v>
       </c>
       <c r="K550"/>
     </row>
     <row r="551" spans="1:12">
       <c r="A551">
         <v>546</v>
       </c>
       <c r="B551" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C551" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D551" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E551" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F551" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="G551">
-        <v>67500</v>
+        <v>64500</v>
       </c>
       <c r="H551">
-        <v>67500</v>
+        <v>64500</v>
       </c>
       <c r="I551">
-        <v>67500</v>
+        <v>64500</v>
       </c>
       <c r="J551">
         <v>0</v>
       </c>
       <c r="K551"/>
     </row>
     <row r="552" spans="1:12">
       <c r="A552">
         <v>547</v>
       </c>
       <c r="B552" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C552" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D552" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E552" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F552" t="s">
-        <v>114</v>
+        <v>200</v>
       </c>
       <c r="G552">
-        <v>66000</v>
+        <v>63500</v>
       </c>
       <c r="H552">
-        <v>66000</v>
+        <v>63500</v>
       </c>
       <c r="I552">
-        <v>66000</v>
+        <v>63500</v>
       </c>
       <c r="J552">
         <v>0</v>
       </c>
       <c r="K552"/>
     </row>
     <row r="553" spans="1:12">
       <c r="A553">
         <v>548</v>
       </c>
       <c r="B553" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C553" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D553" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E553" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F553" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="G553">
-        <v>66000</v>
+        <v>64000</v>
       </c>
       <c r="H553">
-        <v>66000</v>
+        <v>64000</v>
       </c>
       <c r="I553">
-        <v>66000</v>
+        <v>64000</v>
       </c>
       <c r="J553">
         <v>0</v>
       </c>
       <c r="K553"/>
     </row>
     <row r="554" spans="1:12">
       <c r="A554">
         <v>549</v>
       </c>
       <c r="B554" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C554" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D554" t="s">
         <v>44</v>
       </c>
       <c r="E554" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F554" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="G554">
-        <v>67500</v>
+        <v>79000</v>
       </c>
       <c r="H554">
-        <v>67500</v>
+        <v>79000</v>
       </c>
       <c r="I554">
-        <v>67500</v>
+        <v>79000</v>
       </c>
       <c r="J554">
         <v>0</v>
       </c>
       <c r="K554"/>
     </row>
     <row r="555" spans="1:12">
       <c r="A555">
         <v>550</v>
       </c>
       <c r="B555" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C555" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D555" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="E555" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="F555" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="G555">
-        <v>66000</v>
+        <v>61000</v>
       </c>
       <c r="H555">
-        <v>66000</v>
+        <v>61000</v>
       </c>
       <c r="I555">
-        <v>66000</v>
+        <v>61000</v>
       </c>
       <c r="J555">
         <v>0</v>
       </c>
       <c r="K555"/>
     </row>
     <row r="556" spans="1:12">
       <c r="A556">
         <v>551</v>
       </c>
       <c r="B556" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C556" t="s">
-        <v>193</v>
+        <v>164</v>
       </c>
       <c r="D556" t="s">
         <v>51</v>
       </c>
       <c r="E556" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="F556" t="s">
-        <v>108</v>
+        <v>178</v>
       </c>
       <c r="G556">
-        <v>80000</v>
+        <v>61000</v>
       </c>
       <c r="H556">
-        <v>80000</v>
+        <v>61000</v>
       </c>
       <c r="I556">
-        <v>80000</v>
+        <v>61000</v>
       </c>
       <c r="J556">
         <v>0</v>
       </c>
       <c r="K556"/>
     </row>
     <row r="557" spans="1:12">
       <c r="A557">
         <v>552</v>
       </c>
       <c r="B557" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C557" t="s">
-        <v>160</v>
+        <v>70</v>
       </c>
       <c r="D557" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="E557" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F557" t="s">
-        <v>114</v>
+        <v>178</v>
       </c>
       <c r="G557">
-        <v>70700</v>
+        <v>91000</v>
       </c>
       <c r="H557">
-        <v>70700</v>
+        <v>91000</v>
       </c>
       <c r="I557">
-        <v>70700</v>
+        <v>91000</v>
       </c>
       <c r="J557">
         <v>0</v>
       </c>
       <c r="K557"/>
     </row>
     <row r="558" spans="1:12">
       <c r="A558">
         <v>553</v>
       </c>
       <c r="B558" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C558" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="D558" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="E558" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F558" t="s">
         <v>114</v>
       </c>
       <c r="G558">
-        <v>70700</v>
+        <v>65000</v>
       </c>
       <c r="H558">
-        <v>70700</v>
+        <v>65000</v>
       </c>
       <c r="I558">
-        <v>70700</v>
+        <v>65000</v>
       </c>
       <c r="J558">
         <v>0</v>
       </c>
       <c r="K558"/>
     </row>
     <row r="559" spans="1:12">
       <c r="A559">
         <v>554</v>
       </c>
       <c r="B559" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C559" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="D559" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="E559" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F559" t="s">
-        <v>182</v>
+        <v>114</v>
       </c>
       <c r="G559">
-        <v>67000</v>
+        <v>61000</v>
       </c>
       <c r="H559">
-        <v>67000</v>
+        <v>61000</v>
       </c>
       <c r="I559">
-        <v>67000</v>
+        <v>61000</v>
       </c>
       <c r="J559">
         <v>0</v>
       </c>
       <c r="K559"/>
     </row>
     <row r="560" spans="1:12">
       <c r="A560">
         <v>555</v>
       </c>
       <c r="B560" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C560" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="D560" t="s">
         <v>51</v>
       </c>
       <c r="E560" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="F560" t="s">
-        <v>115</v>
+        <v>178</v>
       </c>
       <c r="G560">
-        <v>68000</v>
+        <v>61000</v>
       </c>
       <c r="H560">
-        <v>68000</v>
+        <v>61000</v>
       </c>
       <c r="I560">
-        <v>68000</v>
+        <v>61000</v>
       </c>
       <c r="J560">
         <v>0</v>
       </c>
       <c r="K560"/>
     </row>
     <row r="561" spans="1:12">
       <c r="A561">
         <v>556</v>
       </c>
       <c r="B561" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C561" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="D561" t="s">
         <v>20</v>
       </c>
       <c r="E561" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="F561" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G561">
-        <v>68000</v>
+        <v>58000</v>
       </c>
       <c r="H561">
-        <v>68000</v>
+        <v>58000</v>
       </c>
       <c r="I561">
-        <v>68000</v>
+        <v>58000</v>
       </c>
       <c r="J561">
         <v>0</v>
       </c>
       <c r="K561"/>
     </row>
     <row r="562" spans="1:12">
       <c r="A562">
         <v>557</v>
       </c>
       <c r="B562" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C562" t="s">
-        <v>193</v>
+        <v>164</v>
       </c>
       <c r="D562" t="s">
         <v>51</v>
       </c>
       <c r="E562" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="F562" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G562">
-        <v>80000</v>
+        <v>59000</v>
       </c>
       <c r="H562">
-        <v>80000</v>
+        <v>59000</v>
       </c>
       <c r="I562">
-        <v>80000</v>
+        <v>59000</v>
       </c>
       <c r="J562">
         <v>0</v>
       </c>
       <c r="K562"/>
     </row>
     <row r="563" spans="1:12">
       <c r="A563">
         <v>558</v>
       </c>
       <c r="B563" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C563" t="s">
-        <v>163</v>
+        <v>188</v>
       </c>
       <c r="D563" t="s">
-        <v>90</v>
+        <v>51</v>
       </c>
       <c r="E563" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F563" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="G563">
-        <v>65400</v>
+        <v>39000</v>
       </c>
       <c r="H563">
-        <v>65400</v>
+        <v>39000</v>
       </c>
       <c r="I563">
-        <v>65400</v>
+        <v>39000</v>
       </c>
       <c r="J563">
         <v>0</v>
       </c>
       <c r="K563"/>
     </row>
     <row r="564" spans="1:12">
       <c r="A564">
         <v>559</v>
       </c>
       <c r="B564" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C564" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D564" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E564" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="F564" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G564">
-        <v>65400</v>
+        <v>65500</v>
       </c>
       <c r="H564">
-        <v>65400</v>
+        <v>65500</v>
       </c>
       <c r="I564">
-        <v>65400</v>
+        <v>65500</v>
       </c>
       <c r="J564">
         <v>0</v>
       </c>
       <c r="K564"/>
     </row>
     <row r="565" spans="1:12">
       <c r="A565">
         <v>560</v>
       </c>
       <c r="B565" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C565" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D565" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E565" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F565" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="G565">
-        <v>64500</v>
+        <v>61600</v>
       </c>
       <c r="H565">
-        <v>64500</v>
+        <v>61600</v>
       </c>
       <c r="I565">
-        <v>64500</v>
+        <v>61600</v>
       </c>
       <c r="J565">
         <v>0</v>
       </c>
       <c r="K565"/>
     </row>
     <row r="566" spans="1:12">
       <c r="A566">
         <v>561</v>
       </c>
       <c r="B566" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C566" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D566" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E566" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="F566" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G566">
-        <v>64500</v>
+        <v>67500</v>
       </c>
       <c r="H566">
-        <v>64500</v>
+        <v>67500</v>
       </c>
       <c r="I566">
-        <v>64500</v>
+        <v>67500</v>
       </c>
       <c r="J566">
         <v>0</v>
       </c>
       <c r="K566"/>
     </row>
     <row r="567" spans="1:12">
       <c r="A567">
         <v>562</v>
       </c>
       <c r="B567" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C567" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D567" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E567" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="F567" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="G567">
-        <v>64500</v>
+        <v>65000</v>
       </c>
       <c r="H567">
-        <v>64500</v>
+        <v>65000</v>
       </c>
       <c r="I567">
-        <v>64500</v>
+        <v>65000</v>
       </c>
       <c r="J567">
         <v>0</v>
       </c>
       <c r="K567"/>
     </row>
     <row r="568" spans="1:12">
       <c r="A568">
         <v>563</v>
       </c>
       <c r="B568" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C568" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D568" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E568" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F568" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="G568">
-        <v>64500</v>
+        <v>60000</v>
       </c>
       <c r="H568">
-        <v>64500</v>
+        <v>60000</v>
       </c>
       <c r="I568">
-        <v>64500</v>
+        <v>60000</v>
       </c>
       <c r="J568">
         <v>0</v>
       </c>
       <c r="K568"/>
     </row>
     <row r="569" spans="1:12">
       <c r="A569">
         <v>564</v>
       </c>
       <c r="B569" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C569" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D569" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E569" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F569" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G569">
-        <v>65000</v>
+        <v>64500</v>
       </c>
       <c r="H569">
-        <v>65000</v>
+        <v>64500</v>
       </c>
       <c r="I569">
-        <v>65000</v>
+        <v>64500</v>
       </c>
       <c r="J569">
         <v>0</v>
       </c>
       <c r="K569"/>
     </row>
     <row r="570" spans="1:12">
       <c r="A570">
         <v>565</v>
       </c>
       <c r="B570" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C570" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D570" t="s">
         <v>44</v>
       </c>
       <c r="E570" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F570" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G570">
-        <v>66400</v>
+        <v>69700</v>
       </c>
       <c r="H570">
-        <v>66400</v>
+        <v>69700</v>
       </c>
       <c r="I570">
-        <v>66400</v>
+        <v>69700</v>
       </c>
       <c r="J570">
         <v>0</v>
       </c>
       <c r="K570"/>
     </row>
     <row r="571" spans="1:12">
       <c r="A571">
         <v>566</v>
       </c>
       <c r="B571" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C571" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D571" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E571" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F571" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G571">
         <v>64500</v>
       </c>
       <c r="H571">
         <v>64500</v>
       </c>
       <c r="I571">
         <v>64500</v>
       </c>
       <c r="J571">
         <v>0</v>
       </c>
       <c r="K571"/>
     </row>
     <row r="572" spans="1:12">
       <c r="A572">
         <v>567</v>
       </c>
       <c r="B572" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C572" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D572" t="s">
         <v>44</v>
       </c>
       <c r="E572" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F572" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="G572">
-        <v>67900</v>
+        <v>69900</v>
       </c>
       <c r="H572">
-        <v>67900</v>
+        <v>69900</v>
       </c>
       <c r="I572">
-        <v>67900</v>
+        <v>69900</v>
       </c>
       <c r="J572">
         <v>0</v>
       </c>
       <c r="K572"/>
     </row>
     <row r="573" spans="1:12">
       <c r="A573">
         <v>568</v>
       </c>
       <c r="B573" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C573" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D573" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E573" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F573" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="G573">
         <v>64500</v>
       </c>
       <c r="H573">
         <v>64500</v>
       </c>
       <c r="I573">
         <v>64500</v>
       </c>
       <c r="J573">
         <v>0</v>
       </c>
       <c r="K573"/>
     </row>
     <row r="574" spans="1:12">
       <c r="A574">
         <v>569</v>
       </c>
       <c r="B574" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C574" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D574" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="E574" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F574" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="G574">
-        <v>64500</v>
+        <v>69000</v>
       </c>
       <c r="H574">
-        <v>64500</v>
+        <v>69000</v>
       </c>
       <c r="I574">
-        <v>64500</v>
+        <v>69000</v>
       </c>
       <c r="J574">
         <v>0</v>
       </c>
       <c r="K574"/>
     </row>
     <row r="575" spans="1:12">
       <c r="A575">
         <v>570</v>
       </c>
       <c r="B575" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C575" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D575" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E575" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F575" t="s">
-        <v>205</v>
+        <v>107</v>
       </c>
       <c r="G575">
-        <v>64200</v>
+        <v>65000</v>
       </c>
       <c r="H575">
-        <v>64200</v>
+        <v>65000</v>
       </c>
       <c r="I575">
-        <v>64200</v>
+        <v>65000</v>
       </c>
       <c r="J575">
         <v>0</v>
       </c>
       <c r="K575"/>
     </row>
     <row r="576" spans="1:12">
       <c r="A576">
         <v>571</v>
       </c>
       <c r="B576" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C576" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D576" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="E576" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F576" t="s">
-        <v>112</v>
+        <v>200</v>
       </c>
       <c r="G576">
-        <v>64600</v>
+        <v>65000</v>
       </c>
       <c r="H576">
-        <v>64600</v>
+        <v>65000</v>
       </c>
       <c r="I576">
-        <v>64600</v>
+        <v>65000</v>
       </c>
       <c r="J576">
         <v>0</v>
       </c>
       <c r="K576"/>
     </row>
     <row r="577" spans="1:12">
       <c r="A577">
         <v>572</v>
       </c>
       <c r="B577" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C577" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D577" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="E577" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F577" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="G577">
-        <v>64000</v>
+        <v>68000</v>
       </c>
       <c r="H577">
-        <v>64000</v>
+        <v>68000</v>
       </c>
       <c r="I577">
-        <v>64000</v>
+        <v>68000</v>
       </c>
       <c r="J577">
         <v>0</v>
       </c>
       <c r="K577"/>
     </row>
     <row r="578" spans="1:12">
       <c r="A578">
         <v>573</v>
       </c>
       <c r="B578" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C578" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D578" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="E578" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F578" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="G578">
-        <v>67000</v>
+        <v>65000</v>
       </c>
       <c r="H578">
-        <v>67000</v>
+        <v>65000</v>
       </c>
       <c r="I578">
-        <v>67000</v>
+        <v>65000</v>
       </c>
       <c r="J578">
         <v>0</v>
       </c>
       <c r="K578"/>
     </row>
     <row r="579" spans="1:12">
       <c r="A579">
         <v>574</v>
       </c>
       <c r="B579" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C579" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="D579" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="E579" t="s">
         <v>206</v>
       </c>
       <c r="F579" t="s">
-        <v>182</v>
+        <v>114</v>
       </c>
       <c r="G579">
-        <v>67000</v>
+        <v>59000</v>
       </c>
       <c r="H579">
-        <v>67000</v>
+        <v>59000</v>
       </c>
       <c r="I579">
-        <v>67000</v>
+        <v>59000</v>
       </c>
       <c r="J579">
         <v>0</v>
       </c>
       <c r="K579"/>
     </row>
     <row r="580" spans="1:12">
       <c r="A580">
         <v>575</v>
       </c>
       <c r="B580" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C580" t="s">
-        <v>69</v>
+        <v>164</v>
       </c>
       <c r="D580" t="s">
         <v>20</v>
       </c>
       <c r="E580" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F580" t="s">
-        <v>182</v>
+        <v>114</v>
       </c>
       <c r="G580">
-        <v>98000</v>
+        <v>64000</v>
       </c>
       <c r="H580">
-        <v>98000</v>
+        <v>64000</v>
       </c>
       <c r="I580">
-        <v>98000</v>
+        <v>64000</v>
       </c>
       <c r="J580">
         <v>0</v>
       </c>
       <c r="K580"/>
     </row>
     <row r="581" spans="1:12">
       <c r="A581">
         <v>576</v>
       </c>
       <c r="B581" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C581" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="D581" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="E581" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F581" t="s">
-        <v>115</v>
+        <v>208</v>
       </c>
       <c r="G581">
-        <v>67000</v>
+        <v>66000</v>
       </c>
       <c r="H581">
-        <v>67000</v>
+        <v>66000</v>
       </c>
       <c r="I581">
-        <v>67000</v>
+        <v>66000</v>
       </c>
       <c r="J581">
         <v>0</v>
       </c>
       <c r="K581"/>
     </row>
     <row r="582" spans="1:12">
       <c r="A582">
         <v>577</v>
       </c>
       <c r="B582" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C582" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D582" t="s">
-        <v>51</v>
+        <v>89</v>
       </c>
       <c r="E582" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="F582" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G582">
-        <v>67000</v>
+        <v>62500</v>
       </c>
       <c r="H582">
-        <v>67000</v>
+        <v>62500</v>
       </c>
       <c r="I582">
-        <v>67000</v>
+        <v>62500</v>
       </c>
       <c r="J582">
         <v>0</v>
       </c>
       <c r="K582"/>
     </row>
     <row r="583" spans="1:12">
       <c r="A583">
         <v>578</v>
       </c>
       <c r="B583" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C583" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D583" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="E583" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="F583" t="s">
-        <v>182</v>
+        <v>109</v>
       </c>
       <c r="G583">
-        <v>67500</v>
+        <v>74900</v>
       </c>
       <c r="H583">
-        <v>67500</v>
+        <v>74900</v>
       </c>
       <c r="I583">
-        <v>67500</v>
+        <v>74900</v>
       </c>
       <c r="J583">
         <v>0</v>
       </c>
       <c r="K583"/>
     </row>
     <row r="584" spans="1:12">
       <c r="A584">
         <v>579</v>
       </c>
       <c r="B584" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C584" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D584" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="E584" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="F584" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="G584">
-        <v>67500</v>
+        <v>65200</v>
       </c>
       <c r="H584">
-        <v>67500</v>
+        <v>65200</v>
       </c>
       <c r="I584">
-        <v>67500</v>
+        <v>65200</v>
       </c>
       <c r="J584">
         <v>0</v>
       </c>
       <c r="K584"/>
     </row>
     <row r="585" spans="1:12">
       <c r="A585">
         <v>580</v>
       </c>
       <c r="B585" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C585" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D585" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="E585" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="F585" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="G585">
-        <v>67000</v>
+        <v>69000</v>
       </c>
       <c r="H585">
-        <v>67000</v>
+        <v>69000</v>
       </c>
       <c r="I585">
-        <v>67000</v>
+        <v>69000</v>
       </c>
       <c r="J585">
         <v>0</v>
       </c>
       <c r="K585"/>
     </row>
     <row r="586" spans="1:12">
       <c r="A586">
         <v>581</v>
       </c>
       <c r="B586" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C586" t="s">
-        <v>193</v>
+        <v>158</v>
       </c>
       <c r="D586" t="s">
-        <v>51</v>
+        <v>89</v>
       </c>
       <c r="E586" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="F586" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G586">
-        <v>80000</v>
+        <v>63000</v>
       </c>
       <c r="H586">
-        <v>80000</v>
+        <v>63000</v>
       </c>
       <c r="I586">
-        <v>80000</v>
+        <v>63000</v>
       </c>
       <c r="J586">
         <v>0</v>
       </c>
       <c r="K586"/>
     </row>
     <row r="587" spans="1:12">
       <c r="A587">
         <v>582</v>
       </c>
       <c r="B587" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C587" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D587" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E587" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="F587" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G587">
-        <v>65500</v>
+        <v>62500</v>
       </c>
       <c r="H587">
-        <v>65500</v>
+        <v>62500</v>
       </c>
       <c r="I587">
-        <v>65500</v>
+        <v>62500</v>
       </c>
       <c r="J587">
         <v>0</v>
       </c>
       <c r="K587"/>
     </row>
     <row r="588" spans="1:12">
       <c r="A588">
         <v>583</v>
       </c>
       <c r="B588" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C588" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D588" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E588" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="F588" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="G588">
-        <v>64600</v>
+        <v>62500</v>
       </c>
       <c r="H588">
-        <v>64600</v>
+        <v>62500</v>
       </c>
       <c r="I588">
-        <v>64600</v>
+        <v>62500</v>
       </c>
       <c r="J588">
         <v>0</v>
       </c>
       <c r="K588"/>
     </row>
     <row r="589" spans="1:12">
       <c r="A589">
         <v>584</v>
       </c>
       <c r="B589" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C589" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D589" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E589" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F589" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G589">
-        <v>65500</v>
+        <v>61000</v>
       </c>
       <c r="H589">
-        <v>65500</v>
+        <v>61000</v>
       </c>
       <c r="I589">
-        <v>65500</v>
+        <v>61000</v>
       </c>
       <c r="J589">
         <v>0</v>
       </c>
       <c r="K589"/>
     </row>
     <row r="590" spans="1:12">
       <c r="A590">
         <v>585</v>
       </c>
       <c r="B590" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C590" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D590" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="E590" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F590" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="G590">
-        <v>65500</v>
+        <v>76700</v>
       </c>
       <c r="H590">
-        <v>65500</v>
+        <v>76700</v>
       </c>
       <c r="I590">
-        <v>65500</v>
+        <v>76700</v>
       </c>
       <c r="J590">
         <v>0</v>
       </c>
       <c r="K590"/>
     </row>
     <row r="591" spans="1:12">
       <c r="A591">
         <v>586</v>
       </c>
       <c r="B591" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C591" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D591" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E591" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F591" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G591">
-        <v>65500</v>
+        <v>61000</v>
       </c>
       <c r="H591">
-        <v>65500</v>
+        <v>61000</v>
       </c>
       <c r="I591">
-        <v>65500</v>
+        <v>61000</v>
       </c>
       <c r="J591">
         <v>0</v>
       </c>
       <c r="K591"/>
     </row>
     <row r="592" spans="1:12">
       <c r="A592">
         <v>587</v>
       </c>
       <c r="B592" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C592" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D592" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="E592" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="F592" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="G592">
-        <v>64500</v>
+        <v>68500</v>
       </c>
       <c r="H592">
-        <v>64500</v>
+        <v>68500</v>
       </c>
       <c r="I592">
-        <v>64500</v>
+        <v>68500</v>
       </c>
       <c r="J592">
         <v>0</v>
       </c>
       <c r="K592"/>
     </row>
     <row r="593" spans="1:12">
       <c r="A593">
         <v>588</v>
       </c>
       <c r="B593" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C593" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D593" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E593" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="F593" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="G593">
-        <v>64500</v>
+        <v>62600</v>
       </c>
       <c r="H593">
-        <v>64500</v>
+        <v>62600</v>
       </c>
       <c r="I593">
-        <v>64500</v>
+        <v>62600</v>
       </c>
       <c r="J593">
         <v>0</v>
       </c>
       <c r="K593"/>
     </row>
     <row r="594" spans="1:12">
       <c r="A594">
         <v>589</v>
       </c>
       <c r="B594" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C594" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D594" t="s">
         <v>44</v>
       </c>
       <c r="E594" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="F594" t="s">
-        <v>115</v>
+        <v>200</v>
       </c>
       <c r="G594">
-        <v>69700</v>
+        <v>69500</v>
       </c>
       <c r="H594">
-        <v>69700</v>
+        <v>69500</v>
       </c>
       <c r="I594">
-        <v>69700</v>
+        <v>69500</v>
       </c>
       <c r="J594">
         <v>0</v>
       </c>
       <c r="K594"/>
     </row>
     <row r="595" spans="1:12">
       <c r="A595">
         <v>590</v>
       </c>
       <c r="B595" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C595" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D595" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="E595" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="F595" t="s">
-        <v>116</v>
+        <v>200</v>
       </c>
       <c r="G595">
-        <v>69900</v>
+        <v>66900</v>
       </c>
       <c r="H595">
-        <v>69900</v>
+        <v>66900</v>
       </c>
       <c r="I595">
-        <v>69900</v>
+        <v>66900</v>
       </c>
       <c r="J595">
         <v>0</v>
       </c>
       <c r="K595"/>
     </row>
     <row r="596" spans="1:12">
       <c r="A596">
         <v>591</v>
       </c>
       <c r="B596" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C596" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D596" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E596" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="F596" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="G596">
-        <v>64500</v>
+        <v>62500</v>
       </c>
       <c r="H596">
-        <v>64500</v>
+        <v>62500</v>
       </c>
       <c r="I596">
-        <v>64500</v>
+        <v>62500</v>
       </c>
       <c r="J596">
         <v>0</v>
       </c>
       <c r="K596"/>
     </row>
     <row r="597" spans="1:12">
       <c r="A597">
         <v>592</v>
       </c>
       <c r="B597" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C597" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D597" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="E597" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="F597" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G597">
-        <v>64500</v>
+        <v>68000</v>
       </c>
       <c r="H597">
-        <v>64500</v>
+        <v>68000</v>
       </c>
       <c r="I597">
-        <v>64500</v>
+        <v>68000</v>
       </c>
       <c r="J597">
         <v>0</v>
       </c>
       <c r="K597"/>
     </row>
     <row r="598" spans="1:12">
       <c r="A598">
         <v>593</v>
       </c>
       <c r="B598" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C598" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D598" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="E598" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="F598" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="G598">
-        <v>69000</v>
+        <v>66500</v>
       </c>
       <c r="H598">
-        <v>69000</v>
+        <v>66500</v>
       </c>
       <c r="I598">
-        <v>69000</v>
+        <v>66500</v>
       </c>
       <c r="J598">
         <v>0</v>
       </c>
       <c r="K598"/>
     </row>
     <row r="599" spans="1:12">
       <c r="A599">
         <v>594</v>
       </c>
       <c r="B599" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C599" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D599" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="E599" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="F599" t="s">
-        <v>205</v>
+        <v>114</v>
       </c>
       <c r="G599">
-        <v>65000</v>
+        <v>73000</v>
       </c>
       <c r="H599">
-        <v>65000</v>
+        <v>73000</v>
       </c>
       <c r="I599">
-        <v>65000</v>
+        <v>73000</v>
       </c>
       <c r="J599">
         <v>0</v>
       </c>
       <c r="K599"/>
     </row>
     <row r="600" spans="1:12">
       <c r="A600">
         <v>595</v>
       </c>
       <c r="B600" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C600" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D600" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E600" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="F600" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="G600">
-        <v>65000</v>
+        <v>62500</v>
       </c>
       <c r="H600">
-        <v>65000</v>
+        <v>62500</v>
       </c>
       <c r="I600">
-        <v>65000</v>
+        <v>62500</v>
       </c>
       <c r="J600">
         <v>0</v>
       </c>
       <c r="K600"/>
     </row>
     <row r="601" spans="1:12">
       <c r="A601">
         <v>596</v>
       </c>
       <c r="B601" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C601" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D601" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="E601" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F601" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="G601">
-        <v>60000</v>
+        <v>71100</v>
       </c>
       <c r="H601">
-        <v>60000</v>
+        <v>71100</v>
       </c>
       <c r="I601">
-        <v>60000</v>
+        <v>71100</v>
       </c>
       <c r="J601">
         <v>0</v>
       </c>
       <c r="K601"/>
     </row>
     <row r="602" spans="1:12">
       <c r="A602">
         <v>597</v>
       </c>
       <c r="B602" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C602" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D602" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E602" t="s">
         <v>212</v>
       </c>
       <c r="F602" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="G602">
-        <v>64000</v>
+        <v>69300</v>
       </c>
       <c r="H602">
-        <v>64000</v>
+        <v>69300</v>
       </c>
       <c r="I602">
-        <v>64000</v>
+        <v>69300</v>
       </c>
       <c r="J602">
         <v>0</v>
       </c>
       <c r="K602"/>
     </row>
     <row r="603" spans="1:12">
       <c r="A603">
         <v>598</v>
       </c>
       <c r="B603" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C603" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D603" t="s">
-        <v>51</v>
+        <v>89</v>
       </c>
       <c r="E603" t="s">
         <v>212</v>
       </c>
       <c r="F603" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="G603">
-        <v>65000</v>
+        <v>68600</v>
       </c>
       <c r="H603">
-        <v>65000</v>
+        <v>68600</v>
       </c>
       <c r="I603">
-        <v>65000</v>
+        <v>68600</v>
       </c>
       <c r="J603">
         <v>0</v>
       </c>
       <c r="K603"/>
     </row>
     <row r="604" spans="1:12">
       <c r="A604">
         <v>599</v>
       </c>
       <c r="B604" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C604" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D604" t="s">
-        <v>51</v>
+        <v>89</v>
       </c>
       <c r="E604" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F604" t="s">
-        <v>213</v>
+        <v>114</v>
       </c>
       <c r="G604">
-        <v>64000</v>
+        <v>61500</v>
       </c>
       <c r="H604">
-        <v>64000</v>
+        <v>61500</v>
       </c>
       <c r="I604">
-        <v>64000</v>
+        <v>61500</v>
       </c>
       <c r="J604">
         <v>0</v>
       </c>
       <c r="K604"/>
     </row>
     <row r="605" spans="1:12">
       <c r="A605">
         <v>600</v>
       </c>
       <c r="B605" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C605" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D605" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E605" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="F605" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="G605">
-        <v>65500</v>
+        <v>65000</v>
       </c>
       <c r="H605">
-        <v>65500</v>
+        <v>65000</v>
       </c>
       <c r="I605">
-        <v>65500</v>
+        <v>65000</v>
       </c>
       <c r="J605">
         <v>0</v>
       </c>
       <c r="K605"/>
     </row>
     <row r="606" spans="1:12">
       <c r="A606">
         <v>601</v>
       </c>
       <c r="B606" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C606" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D606" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="E606" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="F606" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="G606">
-        <v>74900</v>
+        <v>69000</v>
       </c>
       <c r="H606">
-        <v>74900</v>
+        <v>69000</v>
       </c>
       <c r="I606">
-        <v>74900</v>
+        <v>69000</v>
       </c>
       <c r="J606">
         <v>0</v>
       </c>
       <c r="K606"/>
     </row>
     <row r="607" spans="1:12">
       <c r="A607">
         <v>602</v>
       </c>
       <c r="B607" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C607" t="s">
-        <v>163</v>
+        <v>188</v>
       </c>
       <c r="D607" t="s">
-        <v>90</v>
+        <v>51</v>
       </c>
       <c r="E607" t="s">
         <v>214</v>
       </c>
       <c r="F607" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="G607">
-        <v>65200</v>
+        <v>40000</v>
       </c>
       <c r="H607">
-        <v>65200</v>
+        <v>40000</v>
       </c>
       <c r="I607">
-        <v>65200</v>
+        <v>40000</v>
       </c>
       <c r="J607">
         <v>0</v>
       </c>
       <c r="K607"/>
     </row>
     <row r="608" spans="1:12">
       <c r="A608">
         <v>603</v>
       </c>
       <c r="B608" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C608" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D608" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E608" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F608" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="G608">
-        <v>73000</v>
+        <v>62000</v>
       </c>
       <c r="H608">
-        <v>73000</v>
+        <v>62000</v>
       </c>
       <c r="I608">
-        <v>73000</v>
+        <v>62000</v>
       </c>
       <c r="J608">
         <v>0</v>
       </c>
       <c r="K608"/>
     </row>
     <row r="609" spans="1:12">
       <c r="A609">
         <v>604</v>
       </c>
       <c r="B609" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C609" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D609" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="E609" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F609" t="s">
-        <v>108</v>
+        <v>208</v>
       </c>
       <c r="G609">
-        <v>70000</v>
+        <v>62000</v>
       </c>
       <c r="H609">
-        <v>70000</v>
+        <v>62000</v>
       </c>
       <c r="I609">
-        <v>70000</v>
+        <v>62000</v>
       </c>
       <c r="J609">
         <v>0</v>
       </c>
       <c r="K609"/>
     </row>
     <row r="610" spans="1:12">
       <c r="A610">
         <v>605</v>
       </c>
       <c r="B610" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C610" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D610" t="s">
-        <v>90</v>
+        <v>51</v>
       </c>
       <c r="E610" t="s">
         <v>215</v>
       </c>
       <c r="F610" t="s">
-        <v>116</v>
+        <v>208</v>
       </c>
       <c r="G610">
-        <v>65500</v>
+        <v>64000</v>
       </c>
       <c r="H610">
-        <v>65500</v>
+        <v>64000</v>
       </c>
       <c r="I610">
-        <v>65500</v>
+        <v>64000</v>
       </c>
       <c r="J610">
         <v>0</v>
       </c>
       <c r="K610"/>
     </row>
     <row r="611" spans="1:12">
       <c r="A611">
         <v>606</v>
       </c>
       <c r="B611" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C611" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D611" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="E611" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="F611" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="G611">
-        <v>65500</v>
+        <v>65000</v>
       </c>
       <c r="H611">
-        <v>65500</v>
+        <v>65000</v>
       </c>
       <c r="I611">
-        <v>65500</v>
+        <v>65000</v>
       </c>
       <c r="J611">
         <v>0</v>
       </c>
       <c r="K611"/>
     </row>
     <row r="612" spans="1:12">
       <c r="A612">
         <v>607</v>
       </c>
       <c r="B612" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C612" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D612" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="E612" t="s">
         <v>216</v>
       </c>
       <c r="F612" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G612">
-        <v>76700</v>
+        <v>62000</v>
       </c>
       <c r="H612">
-        <v>76700</v>
+        <v>62000</v>
       </c>
       <c r="I612">
-        <v>76700</v>
+        <v>62000</v>
       </c>
       <c r="J612">
         <v>0</v>
       </c>
       <c r="K612"/>
     </row>
     <row r="613" spans="1:12">
       <c r="A613">
         <v>608</v>
       </c>
       <c r="B613" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C613" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D613" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E613" t="s">
         <v>216</v>
       </c>
       <c r="F613" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="G613">
-        <v>65500</v>
+        <v>62000</v>
       </c>
       <c r="H613">
-        <v>65500</v>
+        <v>62000</v>
       </c>
       <c r="I613">
-        <v>65500</v>
+        <v>62000</v>
       </c>
       <c r="J613">
         <v>0</v>
       </c>
       <c r="K613"/>
     </row>
     <row r="614" spans="1:12">
       <c r="A614">
         <v>609</v>
       </c>
       <c r="B614" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C614" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D614" t="s">
         <v>44</v>
       </c>
       <c r="E614" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F614" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="G614">
-        <v>70900</v>
+        <v>66000</v>
       </c>
       <c r="H614">
-        <v>70900</v>
+        <v>66000</v>
       </c>
       <c r="I614">
-        <v>70900</v>
+        <v>66000</v>
       </c>
       <c r="J614">
         <v>0</v>
       </c>
       <c r="K614"/>
     </row>
     <row r="615" spans="1:12">
       <c r="A615">
         <v>610</v>
       </c>
       <c r="B615" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C615" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D615" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E615" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F615" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="G615">
-        <v>65600</v>
+        <v>64000</v>
       </c>
       <c r="H615">
-        <v>65600</v>
+        <v>64000</v>
       </c>
       <c r="I615">
-        <v>65600</v>
+        <v>64000</v>
       </c>
       <c r="J615">
         <v>0</v>
       </c>
       <c r="K615"/>
     </row>
     <row r="616" spans="1:12">
       <c r="A616">
         <v>611</v>
       </c>
       <c r="B616" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C616" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D616" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="E616" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F616" t="s">
-        <v>205</v>
+        <v>109</v>
       </c>
       <c r="G616">
-        <v>71000</v>
+        <v>65000</v>
       </c>
       <c r="H616">
-        <v>71000</v>
+        <v>65000</v>
       </c>
       <c r="I616">
-        <v>71000</v>
+        <v>65000</v>
       </c>
       <c r="J616">
         <v>0</v>
       </c>
       <c r="K616"/>
     </row>
     <row r="617" spans="1:12">
       <c r="A617">
         <v>612</v>
       </c>
       <c r="B617" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C617" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D617" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="E617" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F617" t="s">
-        <v>205</v>
+        <v>109</v>
       </c>
       <c r="G617">
-        <v>66900</v>
+        <v>71000</v>
       </c>
       <c r="H617">
-        <v>66900</v>
+        <v>71000</v>
       </c>
       <c r="I617">
-        <v>66900</v>
+        <v>71000</v>
       </c>
       <c r="J617">
         <v>0</v>
       </c>
       <c r="K617"/>
     </row>
     <row r="618" spans="1:12">
       <c r="A618">
         <v>613</v>
       </c>
       <c r="B618" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C618" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D618" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="E618" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F618" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="G618">
-        <v>72000</v>
+        <v>66800</v>
       </c>
       <c r="H618">
-        <v>72000</v>
+        <v>66800</v>
       </c>
       <c r="I618">
-        <v>72000</v>
+        <v>66800</v>
       </c>
       <c r="J618">
         <v>0</v>
       </c>
       <c r="K618"/>
     </row>
     <row r="619" spans="1:12">
       <c r="A619">
         <v>614</v>
       </c>
       <c r="B619" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C619" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D619" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="E619" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F619" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="G619">
-        <v>66500</v>
+        <v>73700</v>
       </c>
       <c r="H619">
-        <v>66500</v>
+        <v>73700</v>
       </c>
       <c r="I619">
-        <v>66500</v>
+        <v>73700</v>
       </c>
       <c r="J619">
         <v>0</v>
       </c>
       <c r="K619"/>
     </row>
     <row r="620" spans="1:12">
       <c r="A620">
         <v>615</v>
       </c>
       <c r="B620" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C620" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D620" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E620" t="s">
         <v>217</v>
       </c>
       <c r="F620" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="G620">
-        <v>66500</v>
+        <v>67500</v>
       </c>
       <c r="H620">
-        <v>66500</v>
+        <v>67500</v>
       </c>
       <c r="I620">
-        <v>66500</v>
+        <v>67500</v>
       </c>
       <c r="J620">
         <v>0</v>
       </c>
       <c r="K620"/>
     </row>
     <row r="621" spans="1:12">
       <c r="A621">
         <v>616</v>
       </c>
       <c r="B621" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C621" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D621" t="s">
         <v>44</v>
       </c>
       <c r="E621" t="s">
         <v>217</v>
       </c>
       <c r="F621" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="G621">
-        <v>71500</v>
+        <v>76900</v>
       </c>
       <c r="H621">
-        <v>71500</v>
+        <v>76900</v>
       </c>
       <c r="I621">
-        <v>71500</v>
+        <v>76900</v>
       </c>
       <c r="J621">
         <v>0</v>
       </c>
       <c r="K621"/>
     </row>
     <row r="622" spans="1:12">
       <c r="A622">
         <v>617</v>
       </c>
       <c r="B622" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C622" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D622" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E622" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F622" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="G622">
-        <v>66500</v>
+        <v>64500</v>
       </c>
       <c r="H622">
-        <v>66500</v>
+        <v>64500</v>
       </c>
       <c r="I622">
-        <v>66500</v>
+        <v>64500</v>
       </c>
       <c r="J622">
         <v>0</v>
       </c>
       <c r="K622"/>
     </row>
     <row r="623" spans="1:12">
       <c r="A623">
         <v>618</v>
       </c>
       <c r="B623" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C623" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D623" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E623" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F623" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G623">
-        <v>71100</v>
+        <v>67000</v>
       </c>
       <c r="H623">
-        <v>71100</v>
+        <v>67000</v>
       </c>
       <c r="I623">
-        <v>71100</v>
+        <v>67000</v>
       </c>
       <c r="J623">
         <v>0</v>
       </c>
       <c r="K623"/>
     </row>
     <row r="624" spans="1:12">
       <c r="A624">
         <v>619</v>
       </c>
       <c r="B624" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C624" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D624" t="s">
         <v>44</v>
       </c>
       <c r="E624" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F624" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="G624">
-        <v>69300</v>
+        <v>67000</v>
       </c>
       <c r="H624">
-        <v>69300</v>
+        <v>67000</v>
       </c>
       <c r="I624">
-        <v>69300</v>
+        <v>67000</v>
       </c>
       <c r="J624">
         <v>0</v>
       </c>
       <c r="K624"/>
     </row>
     <row r="625" spans="1:12">
       <c r="A625">
         <v>620</v>
       </c>
       <c r="B625" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C625" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D625" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E625" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F625" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="G625">
-        <v>68600</v>
+        <v>67000</v>
       </c>
       <c r="H625">
-        <v>68600</v>
+        <v>67000</v>
       </c>
       <c r="I625">
-        <v>68600</v>
+        <v>67000</v>
       </c>
       <c r="J625">
         <v>0</v>
       </c>
       <c r="K625"/>
     </row>
     <row r="626" spans="1:12">
       <c r="A626">
         <v>621</v>
       </c>
       <c r="B626" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C626" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D626" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="E626" t="s">
         <v>218</v>
       </c>
       <c r="F626" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="G626">
-        <v>66500</v>
+        <v>75500</v>
       </c>
       <c r="H626">
-        <v>66500</v>
+        <v>75500</v>
       </c>
       <c r="I626">
-        <v>66500</v>
+        <v>75500</v>
       </c>
       <c r="J626">
         <v>0</v>
       </c>
       <c r="K626"/>
     </row>
     <row r="627" spans="1:12">
       <c r="A627">
         <v>622</v>
       </c>
       <c r="B627" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C627" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D627" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="E627" t="s">
         <v>218</v>
       </c>
       <c r="F627" t="s">
-        <v>116</v>
+        <v>200</v>
       </c>
       <c r="G627">
-        <v>66500</v>
+        <v>70700</v>
       </c>
       <c r="H627">
-        <v>66500</v>
+        <v>70700</v>
       </c>
       <c r="I627">
-        <v>66500</v>
+        <v>70700</v>
       </c>
       <c r="J627">
         <v>0</v>
       </c>
       <c r="K627"/>
     </row>
     <row r="628" spans="1:12">
       <c r="A628">
         <v>623</v>
       </c>
       <c r="B628" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C628" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D628" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E628" t="s">
         <v>218</v>
       </c>
       <c r="F628" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="G628">
-        <v>69000</v>
+        <v>64000</v>
       </c>
       <c r="H628">
-        <v>69000</v>
+        <v>64000</v>
       </c>
       <c r="I628">
-        <v>69000</v>
+        <v>64000</v>
       </c>
       <c r="J628">
         <v>0</v>
       </c>
       <c r="K628"/>
     </row>
     <row r="629" spans="1:12">
       <c r="A629">
         <v>624</v>
       </c>
       <c r="B629" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C629" t="s">
-        <v>193</v>
+        <v>158</v>
       </c>
       <c r="D629" t="s">
-        <v>51</v>
+        <v>89</v>
       </c>
       <c r="E629" t="s">
         <v>219</v>
       </c>
       <c r="F629" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="G629">
-        <v>90000</v>
+        <v>73000</v>
       </c>
       <c r="H629">
-        <v>90000</v>
+        <v>73000</v>
       </c>
       <c r="I629">
-        <v>90000</v>
+        <v>73000</v>
       </c>
       <c r="J629">
         <v>0</v>
       </c>
       <c r="K629"/>
     </row>
     <row r="630" spans="1:12">
       <c r="A630">
         <v>625</v>
       </c>
       <c r="B630" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C630" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D630" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="E630" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="F630" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="G630">
-        <v>67000</v>
+        <v>63000</v>
       </c>
       <c r="H630">
-        <v>67000</v>
+        <v>63000</v>
       </c>
       <c r="I630">
-        <v>67000</v>
+        <v>63000</v>
       </c>
       <c r="J630">
         <v>0</v>
       </c>
       <c r="K630"/>
     </row>
     <row r="631" spans="1:12">
       <c r="A631">
         <v>626</v>
       </c>
       <c r="B631" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C631" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D631" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="E631" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="F631" t="s">
-        <v>213</v>
+        <v>107</v>
       </c>
       <c r="G631">
-        <v>67000</v>
+        <v>73800</v>
       </c>
       <c r="H631">
-        <v>67000</v>
+        <v>73800</v>
       </c>
       <c r="I631">
-        <v>67000</v>
+        <v>73800</v>
       </c>
       <c r="J631">
         <v>0</v>
       </c>
       <c r="K631"/>
     </row>
     <row r="632" spans="1:12">
       <c r="A632">
         <v>627</v>
       </c>
       <c r="B632" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C632" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D632" t="s">
-        <v>51</v>
+        <v>89</v>
       </c>
       <c r="E632" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="F632" t="s">
-        <v>213</v>
+        <v>111</v>
       </c>
       <c r="G632">
-        <v>67000</v>
+        <v>71600</v>
       </c>
       <c r="H632">
-        <v>67000</v>
+        <v>71600</v>
       </c>
       <c r="I632">
-        <v>67000</v>
+        <v>71600</v>
       </c>
       <c r="J632">
         <v>0</v>
       </c>
       <c r="K632"/>
     </row>
     <row r="633" spans="1:12">
       <c r="A633">
         <v>628</v>
       </c>
       <c r="B633" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C633" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D633" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E633" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="F633" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G633">
-        <v>66000</v>
+        <v>73900</v>
       </c>
       <c r="H633">
-        <v>66000</v>
+        <v>73900</v>
       </c>
       <c r="I633">
-        <v>66000</v>
+        <v>73900</v>
       </c>
       <c r="J633">
         <v>0</v>
       </c>
       <c r="K633"/>
     </row>
     <row r="634" spans="1:12">
       <c r="A634">
         <v>629</v>
       </c>
       <c r="B634" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C634" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D634" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="E634" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F634" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G634">
-        <v>66500</v>
+        <v>75900</v>
       </c>
       <c r="H634">
-        <v>66500</v>
+        <v>75900</v>
       </c>
       <c r="I634">
-        <v>66500</v>
+        <v>75900</v>
       </c>
       <c r="J634">
         <v>0</v>
       </c>
       <c r="K634"/>
     </row>
     <row r="635" spans="1:12">
       <c r="A635">
         <v>630</v>
       </c>
       <c r="B635" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C635" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D635" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E635" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F635" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="G635">
-        <v>66500</v>
+        <v>66900</v>
       </c>
       <c r="H635">
-        <v>66500</v>
+        <v>66900</v>
       </c>
       <c r="I635">
-        <v>66500</v>
+        <v>66900</v>
       </c>
       <c r="J635">
         <v>0</v>
       </c>
       <c r="K635"/>
     </row>
     <row r="636" spans="1:12">
       <c r="A636">
         <v>631</v>
       </c>
       <c r="B636" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C636" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D636" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="E636" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="F636" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="G636">
-        <v>65900</v>
+        <v>68000</v>
       </c>
       <c r="H636">
-        <v>65900</v>
+        <v>68000</v>
       </c>
       <c r="I636">
-        <v>65900</v>
+        <v>68000</v>
       </c>
       <c r="J636">
         <v>0</v>
       </c>
       <c r="K636"/>
     </row>
     <row r="637" spans="1:12">
       <c r="A637">
         <v>632</v>
       </c>
       <c r="B637" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C637" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D637" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="E637" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="F637" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="G637">
-        <v>69000</v>
+        <v>66700</v>
       </c>
       <c r="H637">
-        <v>69000</v>
+        <v>66700</v>
       </c>
       <c r="I637">
-        <v>69000</v>
+        <v>66700</v>
       </c>
       <c r="J637">
         <v>0</v>
       </c>
       <c r="K637"/>
     </row>
     <row r="638" spans="1:12">
       <c r="A638">
         <v>633</v>
       </c>
       <c r="B638" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C638" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D638" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="E638" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="F638" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="G638">
-        <v>66500</v>
+        <v>71700</v>
       </c>
       <c r="H638">
-        <v>66500</v>
+        <v>71700</v>
       </c>
       <c r="I638">
-        <v>66500</v>
+        <v>71700</v>
       </c>
       <c r="J638">
         <v>0</v>
       </c>
       <c r="K638"/>
     </row>
     <row r="639" spans="1:12">
       <c r="A639">
         <v>634</v>
       </c>
       <c r="B639" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C639" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D639" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="E639" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="F639" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="G639">
-        <v>71000</v>
+        <v>70000</v>
       </c>
       <c r="H639">
-        <v>71000</v>
+        <v>70000</v>
       </c>
       <c r="I639">
-        <v>71000</v>
+        <v>70000</v>
       </c>
       <c r="J639">
         <v>0</v>
       </c>
       <c r="K639"/>
     </row>
     <row r="640" spans="1:12">
       <c r="A640">
         <v>635</v>
       </c>
       <c r="B640" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C640" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D640" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="E640" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="F640" t="s">
-        <v>108</v>
+        <v>200</v>
       </c>
       <c r="G640">
-        <v>66800</v>
+        <v>68100</v>
       </c>
       <c r="H640">
-        <v>66800</v>
+        <v>68100</v>
       </c>
       <c r="I640">
-        <v>66800</v>
+        <v>68100</v>
       </c>
       <c r="J640">
         <v>0</v>
       </c>
       <c r="K640"/>
     </row>
     <row r="641" spans="1:12">
       <c r="A641">
         <v>636</v>
       </c>
       <c r="B641" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C641" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D641" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="E641" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="F641" t="s">
-        <v>108</v>
+        <v>200</v>
       </c>
       <c r="G641">
-        <v>73700</v>
+        <v>66900</v>
       </c>
       <c r="H641">
-        <v>73700</v>
+        <v>66900</v>
       </c>
       <c r="I641">
-        <v>73700</v>
+        <v>66900</v>
       </c>
       <c r="J641">
         <v>0</v>
       </c>
       <c r="K641"/>
     </row>
     <row r="642" spans="1:12">
       <c r="A642">
         <v>637</v>
       </c>
       <c r="B642" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C642" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D642" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="E642" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="F642" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="G642">
-        <v>76900</v>
+        <v>65000</v>
       </c>
       <c r="H642">
-        <v>76900</v>
+        <v>65000</v>
       </c>
       <c r="I642">
-        <v>76900</v>
+        <v>65000</v>
       </c>
       <c r="J642">
         <v>0</v>
       </c>
       <c r="K642"/>
     </row>
     <row r="643" spans="1:12">
       <c r="A643">
         <v>638</v>
       </c>
       <c r="B643" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C643" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D643" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E643" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="F643" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="G643">
-        <v>67500</v>
+        <v>66500</v>
       </c>
       <c r="H643">
-        <v>67500</v>
+        <v>66500</v>
       </c>
       <c r="I643">
-        <v>67500</v>
+        <v>66500</v>
       </c>
       <c r="J643">
         <v>0</v>
       </c>
       <c r="K643"/>
     </row>
     <row r="644" spans="1:12">
       <c r="A644">
         <v>639</v>
       </c>
       <c r="B644" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C644" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D644" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E644" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F644" t="s">
-        <v>115</v>
+        <v>200</v>
       </c>
       <c r="G644">
-        <v>67500</v>
+        <v>73900</v>
       </c>
       <c r="H644">
-        <v>67500</v>
+        <v>73900</v>
       </c>
       <c r="I644">
-        <v>67500</v>
+        <v>73900</v>
       </c>
       <c r="J644">
         <v>0</v>
       </c>
       <c r="K644"/>
     </row>
     <row r="645" spans="1:12">
       <c r="A645">
         <v>640</v>
       </c>
       <c r="B645" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C645" t="s">
-        <v>163</v>
+        <v>188</v>
       </c>
       <c r="D645" t="s">
-        <v>90</v>
+        <v>51</v>
       </c>
       <c r="E645" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F645" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="G645">
-        <v>67000</v>
+        <v>45000</v>
       </c>
       <c r="H645">
-        <v>67000</v>
+        <v>45000</v>
       </c>
       <c r="I645">
-        <v>67000</v>
+        <v>45000</v>
       </c>
       <c r="J645">
         <v>0</v>
       </c>
       <c r="K645"/>
     </row>
     <row r="646" spans="1:12">
       <c r="A646">
         <v>641</v>
       </c>
       <c r="B646" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C646" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D646" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="E646" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F646" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="G646">
-        <v>71000</v>
+        <v>69300</v>
       </c>
       <c r="H646">
-        <v>71000</v>
+        <v>69300</v>
       </c>
       <c r="I646">
-        <v>71000</v>
+        <v>69300</v>
       </c>
       <c r="J646">
         <v>0</v>
       </c>
       <c r="K646"/>
     </row>
     <row r="647" spans="1:12">
       <c r="A647">
         <v>642</v>
       </c>
       <c r="B647" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C647" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D647" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="E647" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F647" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G647">
-        <v>67000</v>
+        <v>71500</v>
       </c>
       <c r="H647">
-        <v>67000</v>
+        <v>71500</v>
       </c>
       <c r="I647">
-        <v>67000</v>
+        <v>71500</v>
       </c>
       <c r="J647">
         <v>0</v>
       </c>
       <c r="K647"/>
     </row>
     <row r="648" spans="1:12">
       <c r="A648">
         <v>643</v>
       </c>
       <c r="B648" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C648" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D648" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="E648" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F648" t="s">
         <v>108</v>
       </c>
       <c r="G648">
-        <v>75500</v>
+        <v>67000</v>
       </c>
       <c r="H648">
-        <v>75500</v>
+        <v>67000</v>
       </c>
       <c r="I648">
-        <v>75500</v>
+        <v>67000</v>
       </c>
       <c r="J648">
         <v>0</v>
       </c>
       <c r="K648"/>
     </row>
     <row r="649" spans="1:12">
       <c r="A649">
         <v>644</v>
       </c>
       <c r="B649" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C649" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D649" t="s">
         <v>44</v>
       </c>
       <c r="E649" t="s">
         <v>223</v>
       </c>
       <c r="F649" t="s">
-        <v>205</v>
+        <v>114</v>
       </c>
       <c r="G649">
-        <v>70700</v>
+        <v>71000</v>
       </c>
       <c r="H649">
-        <v>70700</v>
+        <v>71000</v>
       </c>
       <c r="I649">
-        <v>70700</v>
+        <v>71000</v>
       </c>
       <c r="J649">
         <v>0</v>
       </c>
       <c r="K649"/>
     </row>
     <row r="650" spans="1:12">
       <c r="A650">
         <v>645</v>
       </c>
       <c r="B650" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C650" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D650" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="E650" t="s">
         <v>223</v>
       </c>
       <c r="F650" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G650">
-        <v>71000</v>
+        <v>66500</v>
       </c>
       <c r="H650">
-        <v>71000</v>
+        <v>66500</v>
       </c>
       <c r="I650">
-        <v>71000</v>
+        <v>66500</v>
       </c>
       <c r="J650">
         <v>0</v>
       </c>
       <c r="K650"/>
     </row>
     <row r="651" spans="1:12">
       <c r="A651">
         <v>646</v>
       </c>
       <c r="B651" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C651" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D651" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E651" t="s">
         <v>223</v>
       </c>
       <c r="F651" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="G651">
-        <v>67000</v>
+        <v>67900</v>
       </c>
       <c r="H651">
-        <v>67000</v>
+        <v>67900</v>
       </c>
       <c r="I651">
-        <v>67000</v>
+        <v>67900</v>
       </c>
       <c r="J651">
         <v>0</v>
       </c>
       <c r="K651"/>
     </row>
     <row r="652" spans="1:12">
       <c r="A652">
         <v>647</v>
       </c>
       <c r="B652" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C652" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D652" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E652" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F652" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="G652">
-        <v>72000</v>
+        <v>68400</v>
       </c>
       <c r="H652">
-        <v>72000</v>
+        <v>68400</v>
       </c>
       <c r="I652">
-        <v>72000</v>
+        <v>68400</v>
       </c>
       <c r="J652">
         <v>0</v>
       </c>
       <c r="K652"/>
     </row>
     <row r="653" spans="1:12">
       <c r="A653">
         <v>648</v>
       </c>
       <c r="B653" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C653" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D653" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="E653" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F653" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="G653">
-        <v>66500</v>
+        <v>67000</v>
       </c>
       <c r="H653">
-        <v>66500</v>
+        <v>67000</v>
       </c>
       <c r="I653">
-        <v>66500</v>
+        <v>67000</v>
       </c>
       <c r="J653">
         <v>0</v>
       </c>
       <c r="K653"/>
     </row>
     <row r="654" spans="1:12">
       <c r="A654">
         <v>649</v>
       </c>
       <c r="B654" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C654" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D654" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="E654" t="s">
         <v>224</v>
       </c>
       <c r="F654" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G654">
-        <v>73800</v>
+        <v>70700</v>
       </c>
       <c r="H654">
-        <v>73800</v>
+        <v>70700</v>
       </c>
       <c r="I654">
-        <v>73800</v>
+        <v>70700</v>
       </c>
       <c r="J654">
         <v>0</v>
       </c>
       <c r="K654"/>
     </row>
     <row r="655" spans="1:12">
       <c r="A655">
         <v>650</v>
       </c>
       <c r="B655" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C655" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D655" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="E655" t="s">
         <v>224</v>
       </c>
       <c r="F655" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="G655">
-        <v>73900</v>
+        <v>68000</v>
       </c>
       <c r="H655">
-        <v>73900</v>
+        <v>68000</v>
       </c>
       <c r="I655">
-        <v>73900</v>
+        <v>68000</v>
       </c>
       <c r="J655">
         <v>0</v>
       </c>
       <c r="K655"/>
     </row>
     <row r="656" spans="1:12">
       <c r="A656">
         <v>651</v>
       </c>
       <c r="B656" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C656" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D656" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="E656" t="s">
         <v>224</v>
       </c>
       <c r="F656" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="G656">
-        <v>71600</v>
+        <v>79600</v>
       </c>
       <c r="H656">
-        <v>71600</v>
+        <v>79600</v>
       </c>
       <c r="I656">
-        <v>71600</v>
+        <v>79600</v>
       </c>
       <c r="J656">
         <v>0</v>
       </c>
       <c r="K656"/>
     </row>
     <row r="657" spans="1:12">
       <c r="A657">
         <v>652</v>
       </c>
       <c r="B657" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C657" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D657" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="E657" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F657" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="G657">
-        <v>75900</v>
+        <v>73000</v>
       </c>
       <c r="H657">
-        <v>75900</v>
+        <v>73000</v>
       </c>
       <c r="I657">
-        <v>75900</v>
+        <v>73000</v>
       </c>
       <c r="J657">
         <v>0</v>
       </c>
       <c r="K657"/>
     </row>
     <row r="658" spans="1:12">
       <c r="A658">
         <v>653</v>
       </c>
       <c r="B658" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C658" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D658" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="E658" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F658" t="s">
-        <v>115</v>
+        <v>200</v>
       </c>
       <c r="G658">
-        <v>66900</v>
+        <v>70000</v>
       </c>
       <c r="H658">
-        <v>66900</v>
+        <v>70000</v>
       </c>
       <c r="I658">
-        <v>66900</v>
+        <v>70000</v>
       </c>
       <c r="J658">
         <v>0</v>
       </c>
       <c r="K658"/>
     </row>
     <row r="659" spans="1:12">
       <c r="A659">
         <v>654</v>
       </c>
       <c r="B659" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C659" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D659" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E659" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F659" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="G659">
         <v>66700</v>
       </c>
       <c r="H659">
         <v>66700</v>
       </c>
       <c r="I659">
         <v>66700</v>
       </c>
       <c r="J659">
         <v>0</v>
       </c>
       <c r="K659"/>
     </row>
     <row r="660" spans="1:12">
       <c r="A660">
         <v>655</v>
       </c>
       <c r="B660" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C660" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D660" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="E660" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F660" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="G660">
-        <v>68000</v>
+        <v>71000</v>
       </c>
       <c r="H660">
-        <v>68000</v>
+        <v>71000</v>
       </c>
       <c r="I660">
-        <v>68000</v>
+        <v>71000</v>
       </c>
       <c r="J660">
         <v>0</v>
       </c>
       <c r="K660"/>
     </row>
     <row r="661" spans="1:12">
       <c r="A661">
         <v>656</v>
       </c>
       <c r="B661" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C661" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D661" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E661" t="s">
         <v>225</v>
       </c>
       <c r="F661" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G661">
-        <v>70000</v>
+        <v>67000</v>
       </c>
       <c r="H661">
-        <v>70000</v>
+        <v>67000</v>
       </c>
       <c r="I661">
-        <v>70000</v>
+        <v>67000</v>
       </c>
       <c r="J661">
         <v>0</v>
       </c>
       <c r="K661"/>
     </row>
     <row r="662" spans="1:12">
       <c r="A662">
         <v>657</v>
       </c>
       <c r="B662" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C662" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D662" t="s">
         <v>44</v>
       </c>
       <c r="E662" t="s">
         <v>225</v>
       </c>
       <c r="F662" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="G662">
-        <v>71700</v>
+        <v>77300</v>
       </c>
       <c r="H662">
-        <v>71700</v>
+        <v>77300</v>
       </c>
       <c r="I662">
-        <v>71700</v>
+        <v>77300</v>
       </c>
       <c r="J662">
         <v>0</v>
       </c>
       <c r="K662"/>
     </row>
     <row r="663" spans="1:12">
       <c r="A663">
         <v>658</v>
       </c>
       <c r="B663" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C663" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D663" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="E663" t="s">
         <v>225</v>
       </c>
       <c r="F663" t="s">
-        <v>205</v>
+        <v>107</v>
       </c>
       <c r="G663">
-        <v>68100</v>
+        <v>64500</v>
       </c>
       <c r="H663">
-        <v>68100</v>
+        <v>64500</v>
       </c>
       <c r="I663">
-        <v>68100</v>
+        <v>64500</v>
       </c>
       <c r="J663">
         <v>0</v>
       </c>
       <c r="K663"/>
     </row>
     <row r="664" spans="1:12">
       <c r="A664">
         <v>659</v>
       </c>
       <c r="B664" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C664" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D664" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E664" t="s">
         <v>225</v>
       </c>
       <c r="F664" t="s">
-        <v>205</v>
+        <v>111</v>
       </c>
       <c r="G664">
-        <v>66900</v>
+        <v>67000</v>
       </c>
       <c r="H664">
-        <v>66900</v>
+        <v>67000</v>
       </c>
       <c r="I664">
-        <v>66900</v>
+        <v>67000</v>
       </c>
       <c r="J664">
         <v>0</v>
       </c>
       <c r="K664"/>
     </row>
     <row r="665" spans="1:12">
       <c r="A665">
         <v>660</v>
       </c>
       <c r="B665" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C665" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D665" t="s">
         <v>44</v>
       </c>
       <c r="E665" t="s">
         <v>225</v>
       </c>
       <c r="F665" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="G665">
-        <v>68100</v>
+        <v>70000</v>
       </c>
       <c r="H665">
-        <v>68100</v>
+        <v>70000</v>
       </c>
       <c r="I665">
-        <v>68100</v>
+        <v>70000</v>
       </c>
       <c r="J665">
         <v>0</v>
       </c>
       <c r="K665"/>
     </row>
     <row r="666" spans="1:12">
       <c r="A666">
         <v>661</v>
       </c>
       <c r="B666" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C666" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D666" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="E666" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F666" t="s">
         <v>108</v>
       </c>
       <c r="G666">
-        <v>71000</v>
+        <v>70500</v>
       </c>
       <c r="H666">
-        <v>71000</v>
+        <v>70500</v>
       </c>
       <c r="I666">
-        <v>71000</v>
+        <v>70500</v>
       </c>
       <c r="J666">
         <v>0</v>
       </c>
       <c r="K666"/>
     </row>
     <row r="667" spans="1:12">
       <c r="A667">
         <v>662</v>
       </c>
       <c r="B667" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C667" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D667" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="E667" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F667" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="G667">
-        <v>66500</v>
+        <v>71000</v>
       </c>
       <c r="H667">
-        <v>66500</v>
+        <v>71000</v>
       </c>
       <c r="I667">
-        <v>66500</v>
+        <v>71000</v>
       </c>
       <c r="J667">
         <v>0</v>
       </c>
       <c r="K667"/>
     </row>
     <row r="668" spans="1:12">
       <c r="A668">
         <v>663</v>
       </c>
       <c r="B668" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C668" t="s">
-        <v>193</v>
+        <v>158</v>
       </c>
       <c r="D668" t="s">
-        <v>51</v>
+        <v>89</v>
       </c>
       <c r="E668" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F668" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="G668">
-        <v>146000</v>
+        <v>68000</v>
       </c>
       <c r="H668">
-        <v>146000</v>
+        <v>68000</v>
       </c>
       <c r="I668">
-        <v>146000</v>
+        <v>68000</v>
       </c>
       <c r="J668">
         <v>0</v>
       </c>
       <c r="K668"/>
     </row>
     <row r="669" spans="1:12">
       <c r="A669">
         <v>664</v>
       </c>
       <c r="B669" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C669" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D669" t="s">
-        <v>90</v>
+        <v>51</v>
       </c>
       <c r="E669" t="s">
         <v>226</v>
       </c>
       <c r="F669" t="s">
-        <v>205</v>
+        <v>111</v>
       </c>
       <c r="G669">
-        <v>73900</v>
+        <v>73000</v>
       </c>
       <c r="H669">
-        <v>73900</v>
+        <v>73000</v>
       </c>
       <c r="I669">
-        <v>73900</v>
+        <v>73000</v>
       </c>
       <c r="J669">
         <v>0</v>
       </c>
       <c r="K669"/>
     </row>
     <row r="670" spans="1:12">
       <c r="A670">
         <v>665</v>
       </c>
       <c r="B670" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C670" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D670" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="E670" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F670" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="G670">
-        <v>69300</v>
+        <v>84700</v>
       </c>
       <c r="H670">
-        <v>69300</v>
+        <v>84700</v>
       </c>
       <c r="I670">
-        <v>69300</v>
+        <v>84700</v>
       </c>
       <c r="J670">
         <v>0</v>
       </c>
       <c r="K670"/>
     </row>
     <row r="671" spans="1:12">
       <c r="A671">
         <v>666</v>
       </c>
       <c r="B671" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C671" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D671" t="s">
         <v>44</v>
       </c>
       <c r="E671" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F671" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="G671">
-        <v>71500</v>
+        <v>88700</v>
       </c>
       <c r="H671">
-        <v>71500</v>
+        <v>88700</v>
       </c>
       <c r="I671">
-        <v>71500</v>
+        <v>88700</v>
       </c>
       <c r="J671">
         <v>0</v>
       </c>
       <c r="K671"/>
     </row>
     <row r="672" spans="1:12">
       <c r="A672">
         <v>667</v>
       </c>
       <c r="B672" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C672" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D672" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="E672" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="F672" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="G672">
-        <v>67000</v>
+        <v>87000</v>
       </c>
       <c r="H672">
-        <v>67000</v>
+        <v>87000</v>
       </c>
       <c r="I672">
-        <v>67000</v>
+        <v>87000</v>
       </c>
       <c r="J672">
         <v>0</v>
       </c>
       <c r="K672"/>
     </row>
     <row r="673" spans="1:12">
       <c r="A673">
         <v>668</v>
       </c>
       <c r="B673" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C673" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D673" t="s">
         <v>44</v>
       </c>
       <c r="E673" t="s">
         <v>228</v>
       </c>
       <c r="F673" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="G673">
-        <v>71000</v>
+        <v>89900</v>
       </c>
       <c r="H673">
-        <v>71000</v>
+        <v>89900</v>
       </c>
       <c r="I673">
-        <v>71000</v>
+        <v>89900</v>
       </c>
       <c r="J673">
         <v>0</v>
       </c>
       <c r="K673"/>
     </row>
     <row r="674" spans="1:12">
       <c r="A674">
         <v>669</v>
       </c>
       <c r="B674" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C674" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D674" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E674" t="s">
         <v>228</v>
       </c>
       <c r="F674" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="G674">
-        <v>66500</v>
+        <v>85100</v>
       </c>
       <c r="H674">
-        <v>66500</v>
+        <v>85100</v>
       </c>
       <c r="I674">
-        <v>66500</v>
+        <v>85100</v>
       </c>
       <c r="J674">
         <v>0</v>
       </c>
       <c r="K674"/>
     </row>
     <row r="675" spans="1:12">
       <c r="A675">
         <v>670</v>
       </c>
       <c r="B675" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C675" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D675" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E675" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F675" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="G675">
-        <v>67300</v>
+        <v>76000</v>
       </c>
       <c r="H675">
-        <v>67300</v>
+        <v>76000</v>
       </c>
       <c r="I675">
-        <v>67300</v>
+        <v>76000</v>
       </c>
       <c r="J675">
         <v>0</v>
       </c>
       <c r="K675"/>
     </row>
     <row r="676" spans="1:12">
       <c r="A676">
         <v>671</v>
       </c>
       <c r="B676" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C676" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D676" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E676" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F676" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G676">
-        <v>67900</v>
+        <v>72600</v>
       </c>
       <c r="H676">
-        <v>67900</v>
+        <v>72600</v>
       </c>
       <c r="I676">
-        <v>67900</v>
+        <v>72600</v>
       </c>
       <c r="J676">
         <v>0</v>
       </c>
       <c r="K676"/>
     </row>
     <row r="677" spans="1:12">
       <c r="A677">
         <v>672</v>
       </c>
       <c r="B677" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C677" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D677" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="E677" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="F677" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="G677">
-        <v>68400</v>
+        <v>88100</v>
       </c>
       <c r="H677">
-        <v>68400</v>
+        <v>88100</v>
       </c>
       <c r="I677">
-        <v>68400</v>
+        <v>88100</v>
       </c>
       <c r="J677">
         <v>0</v>
       </c>
       <c r="K677"/>
     </row>
     <row r="678" spans="1:12">
       <c r="A678">
         <v>673</v>
       </c>
       <c r="B678" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C678" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D678" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="E678" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="F678" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="G678">
-        <v>71000</v>
+        <v>73200</v>
       </c>
       <c r="H678">
-        <v>71000</v>
+        <v>73200</v>
       </c>
       <c r="I678">
-        <v>71000</v>
+        <v>73200</v>
       </c>
       <c r="J678">
         <v>0</v>
       </c>
       <c r="K678"/>
     </row>
     <row r="679" spans="1:12">
       <c r="A679">
         <v>674</v>
       </c>
       <c r="B679" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C679" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D679" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="E679" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F679" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="G679">
-        <v>68000</v>
+        <v>78800</v>
       </c>
       <c r="H679">
-        <v>68000</v>
+        <v>78800</v>
       </c>
       <c r="I679">
-        <v>68000</v>
+        <v>78800</v>
       </c>
       <c r="J679">
         <v>0</v>
       </c>
       <c r="K679"/>
     </row>
     <row r="680" spans="1:12">
       <c r="A680">
         <v>675</v>
       </c>
       <c r="B680" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C680" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D680" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="E680" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F680" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="G680">
-        <v>70700</v>
+        <v>77200</v>
       </c>
       <c r="H680">
-        <v>70700</v>
+        <v>77200</v>
       </c>
       <c r="I680">
-        <v>70700</v>
+        <v>77200</v>
       </c>
       <c r="J680">
         <v>0</v>
       </c>
       <c r="K680"/>
     </row>
     <row r="681" spans="1:12">
       <c r="A681">
         <v>676</v>
       </c>
       <c r="B681" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C681" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D681" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="E681" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F681" t="s">
         <v>108</v>
       </c>
       <c r="G681">
-        <v>72600</v>
+        <v>79800</v>
       </c>
       <c r="H681">
-        <v>72600</v>
+        <v>79800</v>
       </c>
       <c r="I681">
-        <v>72600</v>
+        <v>79800</v>
       </c>
       <c r="J681">
         <v>0</v>
       </c>
       <c r="K681"/>
     </row>
     <row r="682" spans="1:12">
       <c r="A682">
         <v>677</v>
       </c>
       <c r="B682" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C682" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D682" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="E682" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F682" t="s">
         <v>108</v>
       </c>
       <c r="G682">
-        <v>79600</v>
+        <v>77800</v>
       </c>
       <c r="H682">
-        <v>79600</v>
+        <v>77800</v>
       </c>
       <c r="I682">
-        <v>79600</v>
+        <v>77800</v>
       </c>
       <c r="J682">
         <v>0</v>
       </c>
       <c r="K682"/>
     </row>
     <row r="683" spans="1:12">
       <c r="A683">
         <v>678</v>
       </c>
       <c r="B683" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C683" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D683" t="s">
         <v>44</v>
       </c>
       <c r="E683" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F683" t="s">
-        <v>205</v>
+        <v>121</v>
       </c>
       <c r="G683">
-        <v>68000</v>
+        <v>73000</v>
       </c>
       <c r="H683">
-        <v>68000</v>
+        <v>73000</v>
       </c>
       <c r="I683">
-        <v>68000</v>
+        <v>73000</v>
       </c>
       <c r="J683">
         <v>0</v>
       </c>
       <c r="K683"/>
     </row>
     <row r="684" spans="1:12">
       <c r="A684">
         <v>679</v>
       </c>
       <c r="B684" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C684" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D684" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="E684" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F684" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="G684">
-        <v>70400</v>
+        <v>66000</v>
       </c>
       <c r="H684">
-        <v>70400</v>
+        <v>66000</v>
       </c>
       <c r="I684">
-        <v>70400</v>
+        <v>66000</v>
       </c>
       <c r="J684">
         <v>0</v>
       </c>
       <c r="K684"/>
     </row>
     <row r="685" spans="1:12">
       <c r="A685">
         <v>680</v>
       </c>
       <c r="B685" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C685" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D685" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="E685" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F685" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="G685">
-        <v>66700</v>
+        <v>56000</v>
       </c>
       <c r="H685">
-        <v>66700</v>
+        <v>56000</v>
       </c>
       <c r="I685">
-        <v>66700</v>
+        <v>56000</v>
       </c>
       <c r="J685">
         <v>0</v>
       </c>
       <c r="K685"/>
     </row>
     <row r="686" spans="1:12">
       <c r="A686">
         <v>681</v>
       </c>
       <c r="B686" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C686" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D686" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="E686" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F686" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G686">
-        <v>68000</v>
+        <v>70000</v>
       </c>
       <c r="H686">
-        <v>68000</v>
+        <v>70000</v>
       </c>
       <c r="I686">
-        <v>68000</v>
+        <v>70000</v>
       </c>
       <c r="J686">
         <v>0</v>
       </c>
       <c r="K686"/>
     </row>
     <row r="687" spans="1:12">
       <c r="A687">
         <v>682</v>
       </c>
       <c r="B687" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C687" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D687" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E687" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="F687" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="G687">
-        <v>67000</v>
+        <v>83400</v>
       </c>
       <c r="H687">
-        <v>67000</v>
+        <v>83400</v>
       </c>
       <c r="I687">
-        <v>67000</v>
+        <v>83400</v>
       </c>
       <c r="J687">
         <v>0</v>
       </c>
       <c r="K687"/>
     </row>
     <row r="688" spans="1:12">
       <c r="A688">
         <v>683</v>
       </c>
       <c r="B688" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C688" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D688" t="s">
         <v>44</v>
       </c>
       <c r="E688" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="F688" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G688">
-        <v>77300</v>
+        <v>92200</v>
       </c>
       <c r="H688">
-        <v>77300</v>
+        <v>92200</v>
       </c>
       <c r="I688">
-        <v>77300</v>
+        <v>92200</v>
       </c>
       <c r="J688">
         <v>0</v>
       </c>
       <c r="K688"/>
     </row>
     <row r="689" spans="1:12">
       <c r="A689">
         <v>684</v>
       </c>
       <c r="B689" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C689" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D689" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E689" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="F689" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G689">
-        <v>64500</v>
+        <v>77000</v>
       </c>
       <c r="H689">
-        <v>64500</v>
+        <v>77000</v>
       </c>
       <c r="I689">
-        <v>64500</v>
+        <v>77000</v>
       </c>
       <c r="J689">
         <v>0</v>
       </c>
       <c r="K689"/>
     </row>
     <row r="690" spans="1:12">
       <c r="A690">
         <v>685</v>
       </c>
       <c r="B690" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C690" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D690" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="E690" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="F690" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="G690">
-        <v>67700</v>
+        <v>87700</v>
       </c>
       <c r="H690">
-        <v>67700</v>
+        <v>87700</v>
       </c>
       <c r="I690">
-        <v>67700</v>
+        <v>87700</v>
       </c>
       <c r="J690">
         <v>0</v>
       </c>
       <c r="K690"/>
     </row>
     <row r="691" spans="1:12">
       <c r="A691">
         <v>686</v>
       </c>
       <c r="B691" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C691" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D691" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E691" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="F691" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="G691">
-        <v>69700</v>
+        <v>82600</v>
       </c>
       <c r="H691">
-        <v>69700</v>
+        <v>82600</v>
       </c>
       <c r="I691">
-        <v>69700</v>
+        <v>82600</v>
       </c>
       <c r="J691">
         <v>0</v>
       </c>
       <c r="K691"/>
     </row>
     <row r="692" spans="1:12">
       <c r="A692">
         <v>687</v>
       </c>
       <c r="B692" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C692" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D692" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="E692" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="F692" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="G692">
-        <v>69800</v>
+        <v>84700</v>
       </c>
       <c r="H692">
-        <v>69800</v>
+        <v>84700</v>
       </c>
       <c r="I692">
-        <v>69800</v>
+        <v>84700</v>
       </c>
       <c r="J692">
         <v>0</v>
       </c>
       <c r="K692"/>
     </row>
     <row r="693" spans="1:12">
       <c r="A693">
         <v>688</v>
       </c>
       <c r="B693" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C693" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D693" t="s">
         <v>44</v>
       </c>
       <c r="E693" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="F693" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G693">
-        <v>79700</v>
+        <v>87400</v>
       </c>
       <c r="H693">
-        <v>79700</v>
+        <v>87400</v>
       </c>
       <c r="I693">
-        <v>79700</v>
+        <v>87400</v>
       </c>
       <c r="J693">
         <v>0</v>
       </c>
       <c r="K693"/>
     </row>
     <row r="694" spans="1:12">
       <c r="A694">
         <v>689</v>
       </c>
       <c r="B694" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C694" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D694" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E694" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="F694" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="G694">
-        <v>69400</v>
+        <v>80400</v>
       </c>
       <c r="H694">
-        <v>69400</v>
+        <v>80400</v>
       </c>
       <c r="I694">
-        <v>69400</v>
+        <v>80400</v>
       </c>
       <c r="J694">
         <v>0</v>
       </c>
       <c r="K694"/>
     </row>
     <row r="695" spans="1:12">
       <c r="A695">
         <v>690</v>
       </c>
       <c r="B695" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C695" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D695" t="s">
         <v>44</v>
       </c>
       <c r="E695" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="F695" t="s">
         <v>108</v>
       </c>
       <c r="G695">
-        <v>84700</v>
+        <v>90000</v>
       </c>
       <c r="H695">
-        <v>84700</v>
+        <v>90000</v>
       </c>
       <c r="I695">
-        <v>84700</v>
+        <v>90000</v>
       </c>
       <c r="J695">
         <v>0</v>
       </c>
       <c r="K695"/>
     </row>
     <row r="696" spans="1:12">
       <c r="A696">
         <v>691</v>
       </c>
       <c r="B696" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C696" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D696" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="E696" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="F696" t="s">
-        <v>112</v>
+        <v>200</v>
       </c>
       <c r="G696">
-        <v>88700</v>
+        <v>64000</v>
       </c>
       <c r="H696">
-        <v>88700</v>
+        <v>64000</v>
       </c>
       <c r="I696">
-        <v>88700</v>
+        <v>64000</v>
       </c>
       <c r="J696">
         <v>0</v>
       </c>
       <c r="K696"/>
     </row>
     <row r="697" spans="1:12">
       <c r="A697">
         <v>692</v>
       </c>
       <c r="B697" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C697" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D697" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E697" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F697" t="s">
-        <v>108</v>
+        <v>200</v>
       </c>
       <c r="G697">
-        <v>87000</v>
+        <v>64000</v>
       </c>
       <c r="H697">
-        <v>87000</v>
+        <v>64000</v>
       </c>
       <c r="I697">
-        <v>87000</v>
+        <v>64000</v>
       </c>
       <c r="J697">
         <v>0</v>
       </c>
       <c r="K697"/>
     </row>
     <row r="698" spans="1:12">
       <c r="A698">
         <v>693</v>
       </c>
       <c r="B698" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C698" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D698" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="E698" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="F698" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="G698">
-        <v>85100</v>
+        <v>54000</v>
       </c>
       <c r="H698">
-        <v>85100</v>
+        <v>54000</v>
       </c>
       <c r="I698">
-        <v>85100</v>
+        <v>54000</v>
       </c>
       <c r="J698">
         <v>0</v>
       </c>
       <c r="K698"/>
     </row>
     <row r="699" spans="1:12">
       <c r="A699">
         <v>694</v>
       </c>
       <c r="B699" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C699" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D699" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="E699" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="F699" t="s">
-        <v>112</v>
+        <v>200</v>
       </c>
       <c r="G699">
-        <v>89900</v>
+        <v>54000</v>
       </c>
       <c r="H699">
-        <v>89900</v>
+        <v>54000</v>
       </c>
       <c r="I699">
-        <v>89900</v>
+        <v>54000</v>
       </c>
       <c r="J699">
         <v>0</v>
       </c>
       <c r="K699"/>
     </row>
     <row r="700" spans="1:12">
       <c r="A700">
         <v>695</v>
       </c>
       <c r="B700" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C700" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D700" t="s">
-        <v>90</v>
+        <v>51</v>
       </c>
       <c r="E700" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="F700" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G700">
-        <v>76000</v>
+        <v>54000</v>
       </c>
       <c r="H700">
-        <v>76000</v>
+        <v>54000</v>
       </c>
       <c r="I700">
-        <v>76000</v>
+        <v>54000</v>
       </c>
       <c r="J700">
         <v>0</v>
       </c>
       <c r="K700"/>
     </row>
     <row r="701" spans="1:12">
       <c r="A701">
         <v>696</v>
       </c>
       <c r="B701" t="s">
-        <v>159</v>
+        <v>237</v>
       </c>
       <c r="C701" t="s">
-        <v>163</v>
+        <v>89</v>
       </c>
       <c r="D701" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="E701" t="s">
-        <v>233</v>
+        <v>168</v>
       </c>
       <c r="F701" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G701">
-        <v>72600</v>
+        <v>130000</v>
       </c>
       <c r="H701">
-        <v>72600</v>
+        <v>130000</v>
       </c>
       <c r="I701">
-        <v>72600</v>
+        <v>130000</v>
       </c>
       <c r="J701">
         <v>0</v>
       </c>
       <c r="K701"/>
     </row>
     <row r="702" spans="1:12">
       <c r="A702">
         <v>697</v>
       </c>
       <c r="B702" t="s">
-        <v>159</v>
+        <v>237</v>
       </c>
       <c r="C702" t="s">
-        <v>163</v>
+        <v>89</v>
       </c>
       <c r="D702" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="E702" t="s">
-        <v>234</v>
+        <v>169</v>
       </c>
       <c r="F702" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="G702">
-        <v>77200</v>
+        <v>99000</v>
       </c>
       <c r="H702">
-        <v>77200</v>
+        <v>99000</v>
       </c>
       <c r="I702">
-        <v>77200</v>
+        <v>99000</v>
       </c>
       <c r="J702">
         <v>0</v>
       </c>
       <c r="K702"/>
     </row>
     <row r="703" spans="1:12">
       <c r="A703">
         <v>698</v>
       </c>
       <c r="B703" t="s">
-        <v>159</v>
+        <v>237</v>
       </c>
       <c r="C703" t="s">
-        <v>163</v>
+        <v>89</v>
       </c>
       <c r="D703" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E703" t="s">
-        <v>234</v>
+        <v>169</v>
       </c>
       <c r="F703" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="G703">
-        <v>88100</v>
+        <v>99000</v>
       </c>
       <c r="H703">
-        <v>88100</v>
+        <v>99000</v>
       </c>
       <c r="I703">
-        <v>88100</v>
+        <v>99000</v>
       </c>
       <c r="J703">
         <v>0</v>
       </c>
       <c r="K703"/>
     </row>
     <row r="704" spans="1:12">
       <c r="A704">
         <v>699</v>
       </c>
       <c r="B704" t="s">
-        <v>159</v>
+        <v>237</v>
       </c>
       <c r="C704" t="s">
-        <v>163</v>
+        <v>89</v>
       </c>
       <c r="D704" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="E704" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="F704" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G704">
-        <v>77200</v>
+        <v>99000</v>
       </c>
       <c r="H704">
-        <v>77200</v>
+        <v>99000</v>
       </c>
       <c r="I704">
-        <v>77200</v>
+        <v>99000</v>
       </c>
       <c r="J704">
         <v>0</v>
       </c>
       <c r="K704"/>
     </row>
     <row r="705" spans="1:12">
       <c r="A705">
         <v>700</v>
       </c>
       <c r="B705" t="s">
-        <v>159</v>
+        <v>237</v>
       </c>
       <c r="C705" t="s">
-        <v>163</v>
+        <v>89</v>
       </c>
       <c r="D705" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E705" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="F705" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G705">
-        <v>78800</v>
+        <v>99000</v>
       </c>
       <c r="H705">
-        <v>78800</v>
+        <v>99000</v>
       </c>
       <c r="I705">
-        <v>78800</v>
+        <v>99000</v>
       </c>
       <c r="J705">
         <v>0</v>
       </c>
       <c r="K705"/>
     </row>
     <row r="706" spans="1:12">
       <c r="A706">
         <v>701</v>
       </c>
       <c r="B706" t="s">
-        <v>159</v>
+        <v>237</v>
       </c>
       <c r="C706" t="s">
-        <v>163</v>
+        <v>89</v>
       </c>
       <c r="D706" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="E706" t="s">
-        <v>234</v>
+        <v>179</v>
       </c>
       <c r="F706" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="G706">
-        <v>77800</v>
+        <v>98000</v>
       </c>
       <c r="H706">
-        <v>77800</v>
+        <v>98000</v>
       </c>
       <c r="I706">
-        <v>77800</v>
+        <v>98000</v>
       </c>
       <c r="J706">
         <v>0</v>
       </c>
       <c r="K706"/>
     </row>
     <row r="707" spans="1:12">
       <c r="A707">
         <v>702</v>
       </c>
       <c r="B707" t="s">
-        <v>159</v>
+        <v>237</v>
       </c>
       <c r="C707" t="s">
-        <v>163</v>
+        <v>89</v>
       </c>
       <c r="D707" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E707" t="s">
-        <v>234</v>
+        <v>179</v>
       </c>
       <c r="F707" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="G707">
-        <v>79800</v>
+        <v>98000</v>
       </c>
       <c r="H707">
-        <v>79800</v>
+        <v>98000</v>
       </c>
       <c r="I707">
-        <v>79800</v>
+        <v>98000</v>
       </c>
       <c r="J707">
         <v>0</v>
       </c>
       <c r="K707"/>
     </row>
     <row r="708" spans="1:12">
       <c r="A708">
         <v>703</v>
       </c>
       <c r="B708" t="s">
-        <v>159</v>
+        <v>237</v>
       </c>
       <c r="C708" t="s">
-        <v>163</v>
+        <v>89</v>
       </c>
       <c r="D708" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E708" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="F708" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="G708">
-        <v>79800</v>
+        <v>78000</v>
       </c>
       <c r="H708">
-        <v>79800</v>
+        <v>78000</v>
       </c>
       <c r="I708">
-        <v>79800</v>
+        <v>78000</v>
       </c>
       <c r="J708">
         <v>0</v>
       </c>
       <c r="K708"/>
     </row>
     <row r="709" spans="1:12">
       <c r="A709">
         <v>704</v>
       </c>
       <c r="B709" t="s">
-        <v>159</v>
+        <v>237</v>
       </c>
       <c r="C709" t="s">
-        <v>160</v>
+        <v>89</v>
       </c>
       <c r="D709" t="s">
         <v>20</v>
       </c>
       <c r="E709" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="F709" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G709">
-        <v>56000</v>
+        <v>91500</v>
       </c>
       <c r="H709">
-        <v>56000</v>
+        <v>91500</v>
       </c>
       <c r="I709">
-        <v>56000</v>
+        <v>91500</v>
       </c>
       <c r="J709">
         <v>0</v>
       </c>
       <c r="K709"/>
     </row>
     <row r="710" spans="1:12">
       <c r="A710">
         <v>705</v>
       </c>
       <c r="B710" t="s">
-        <v>159</v>
+        <v>237</v>
       </c>
       <c r="C710" t="s">
-        <v>160</v>
+        <v>89</v>
       </c>
       <c r="D710" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="E710" t="s">
-        <v>235</v>
+        <v>183</v>
       </c>
       <c r="F710" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G710">
-        <v>70000</v>
+        <v>85000</v>
       </c>
       <c r="H710">
-        <v>70000</v>
+        <v>85000</v>
       </c>
       <c r="I710">
-        <v>70000</v>
+        <v>85000</v>
       </c>
       <c r="J710">
         <v>0</v>
       </c>
       <c r="K710"/>
     </row>
     <row r="711" spans="1:12">
       <c r="A711">
         <v>706</v>
       </c>
       <c r="B711" t="s">
-        <v>159</v>
+        <v>237</v>
       </c>
       <c r="C711" t="s">
-        <v>160</v>
+        <v>89</v>
       </c>
       <c r="D711" t="s">
         <v>20</v>
       </c>
       <c r="E711" t="s">
-        <v>235</v>
+        <v>183</v>
       </c>
       <c r="F711" t="s">
         <v>109</v>
       </c>
       <c r="G711">
-        <v>64400</v>
+        <v>85000</v>
       </c>
       <c r="H711">
-        <v>64400</v>
+        <v>85000</v>
       </c>
       <c r="I711">
-        <v>64400</v>
+        <v>85000</v>
       </c>
       <c r="J711">
         <v>0</v>
       </c>
       <c r="K711"/>
     </row>
     <row r="712" spans="1:12">
       <c r="A712">
         <v>707</v>
       </c>
       <c r="B712" t="s">
-        <v>159</v>
+        <v>237</v>
       </c>
       <c r="C712" t="s">
-        <v>163</v>
+        <v>89</v>
       </c>
       <c r="D712" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="E712" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="F712" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="G712">
-        <v>83400</v>
+        <v>84000</v>
       </c>
       <c r="H712">
-        <v>83400</v>
+        <v>84000</v>
       </c>
       <c r="I712">
-        <v>83400</v>
+        <v>84000</v>
       </c>
       <c r="J712">
         <v>0</v>
       </c>
       <c r="K712"/>
     </row>
     <row r="713" spans="1:12">
       <c r="A713">
         <v>708</v>
       </c>
       <c r="B713" t="s">
-        <v>159</v>
+        <v>237</v>
       </c>
       <c r="C713" t="s">
-        <v>163</v>
+        <v>89</v>
       </c>
       <c r="D713" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E713" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="F713" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="G713">
-        <v>92200</v>
+        <v>86000</v>
       </c>
       <c r="H713">
-        <v>92200</v>
+        <v>86000</v>
       </c>
       <c r="I713">
-        <v>92200</v>
+        <v>86000</v>
       </c>
       <c r="J713">
         <v>0</v>
       </c>
       <c r="K713"/>
     </row>
     <row r="714" spans="1:12">
       <c r="A714">
         <v>709</v>
       </c>
       <c r="B714" t="s">
-        <v>159</v>
+        <v>237</v>
       </c>
       <c r="C714" t="s">
-        <v>163</v>
+        <v>89</v>
       </c>
       <c r="D714" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="E714" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="F714" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="G714">
-        <v>83400</v>
+        <v>88500</v>
       </c>
       <c r="H714">
-        <v>83400</v>
+        <v>88500</v>
       </c>
       <c r="I714">
-        <v>83400</v>
+        <v>88500</v>
       </c>
       <c r="J714">
         <v>0</v>
       </c>
       <c r="K714"/>
     </row>
     <row r="715" spans="1:12">
       <c r="A715">
         <v>710</v>
       </c>
       <c r="B715" t="s">
-        <v>159</v>
+        <v>237</v>
       </c>
       <c r="C715" t="s">
-        <v>163</v>
+        <v>89</v>
       </c>
       <c r="D715" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="E715" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="F715" t="s">
-        <v>109</v>
+        <v>200</v>
       </c>
       <c r="G715">
-        <v>87700</v>
+        <v>70000</v>
       </c>
       <c r="H715">
-        <v>87700</v>
+        <v>70000</v>
       </c>
       <c r="I715">
-        <v>87700</v>
+        <v>70000</v>
       </c>
       <c r="J715">
         <v>0</v>
       </c>
       <c r="K715"/>
     </row>
     <row r="716" spans="1:12">
       <c r="A716">
         <v>711</v>
       </c>
       <c r="B716" t="s">
-        <v>159</v>
+        <v>237</v>
       </c>
       <c r="C716" t="s">
-        <v>163</v>
+        <v>89</v>
       </c>
       <c r="D716" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="E716" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="F716" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G716">
-        <v>82600</v>
+        <v>88500</v>
       </c>
       <c r="H716">
-        <v>82600</v>
+        <v>88500</v>
       </c>
       <c r="I716">
-        <v>82600</v>
+        <v>88500</v>
       </c>
       <c r="J716">
         <v>0</v>
       </c>
       <c r="K716"/>
     </row>
     <row r="717" spans="1:12">
       <c r="A717">
         <v>712</v>
       </c>
       <c r="B717" t="s">
-        <v>159</v>
+        <v>237</v>
       </c>
       <c r="C717" t="s">
-        <v>163</v>
+        <v>89</v>
       </c>
       <c r="D717" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="E717" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="F717" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="G717">
-        <v>84700</v>
+        <v>77000</v>
       </c>
       <c r="H717">
-        <v>84700</v>
+        <v>77000</v>
       </c>
       <c r="I717">
-        <v>84700</v>
+        <v>77000</v>
       </c>
       <c r="J717">
         <v>0</v>
       </c>
       <c r="K717"/>
     </row>
     <row r="718" spans="1:12">
       <c r="A718">
         <v>713</v>
       </c>
       <c r="B718" t="s">
-        <v>159</v>
+        <v>237</v>
       </c>
       <c r="C718" t="s">
-        <v>163</v>
+        <v>89</v>
       </c>
       <c r="D718" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E718" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="F718" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="G718">
-        <v>91400</v>
+        <v>92500</v>
       </c>
       <c r="H718">
-        <v>91400</v>
+        <v>92500</v>
       </c>
       <c r="I718">
-        <v>91400</v>
+        <v>92500</v>
       </c>
       <c r="J718">
         <v>0</v>
       </c>
       <c r="K718"/>
     </row>
     <row r="719" spans="1:12">
       <c r="A719">
         <v>714</v>
       </c>
       <c r="B719" t="s">
-        <v>159</v>
+        <v>237</v>
       </c>
       <c r="C719" t="s">
-        <v>163</v>
+        <v>89</v>
       </c>
       <c r="D719" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="E719" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="F719" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="G719">
-        <v>80400</v>
+        <v>92500</v>
       </c>
       <c r="H719">
-        <v>80400</v>
+        <v>92500</v>
       </c>
       <c r="I719">
-        <v>80400</v>
+        <v>92500</v>
       </c>
       <c r="J719">
         <v>0</v>
       </c>
       <c r="K719"/>
     </row>
     <row r="720" spans="1:12">
       <c r="A720">
         <v>715</v>
       </c>
       <c r="B720" t="s">
-        <v>159</v>
+        <v>237</v>
       </c>
       <c r="C720" t="s">
-        <v>163</v>
+        <v>89</v>
       </c>
       <c r="D720" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E720" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="F720" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="G720">
-        <v>91900</v>
+        <v>92500</v>
       </c>
       <c r="H720">
-        <v>91900</v>
+        <v>92500</v>
       </c>
       <c r="I720">
-        <v>91900</v>
+        <v>92500</v>
       </c>
       <c r="J720">
         <v>0</v>
       </c>
       <c r="K720"/>
     </row>
     <row r="721" spans="1:12">
       <c r="A721">
         <v>716</v>
       </c>
       <c r="B721" t="s">
-        <v>159</v>
+        <v>237</v>
       </c>
       <c r="C721" t="s">
-        <v>160</v>
+        <v>89</v>
       </c>
       <c r="D721" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="E721" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="F721" t="s">
-        <v>205</v>
+        <v>107</v>
       </c>
       <c r="G721">
-        <v>67200</v>
+        <v>87500</v>
       </c>
       <c r="H721">
-        <v>67200</v>
+        <v>87500</v>
       </c>
       <c r="I721">
-        <v>67200</v>
+        <v>87500</v>
       </c>
       <c r="J721">
         <v>0</v>
       </c>
       <c r="K721"/>
     </row>
     <row r="722" spans="1:12">
       <c r="A722">
         <v>717</v>
       </c>
       <c r="B722" t="s">
-        <v>159</v>
+        <v>237</v>
       </c>
       <c r="C722" t="s">
-        <v>160</v>
+        <v>89</v>
       </c>
       <c r="D722" t="s">
         <v>20</v>
       </c>
       <c r="E722" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="F722" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="G722">
-        <v>67200</v>
+        <v>92000</v>
       </c>
       <c r="H722">
-        <v>67200</v>
+        <v>92000</v>
       </c>
       <c r="I722">
-        <v>67200</v>
+        <v>92000</v>
       </c>
       <c r="J722">
         <v>0</v>
       </c>
       <c r="K722"/>
     </row>
     <row r="723" spans="1:12">
       <c r="A723">
         <v>718</v>
       </c>
       <c r="B723" t="s">
-        <v>159</v>
+        <v>237</v>
       </c>
       <c r="C723" t="s">
-        <v>160</v>
+        <v>89</v>
       </c>
       <c r="D723" t="s">
         <v>20</v>
       </c>
       <c r="E723" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="F723" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="G723">
-        <v>69100</v>
+        <v>133000</v>
       </c>
       <c r="H723">
-        <v>69100</v>
+        <v>133000</v>
       </c>
       <c r="I723">
-        <v>69100</v>
+        <v>133000</v>
       </c>
       <c r="J723">
         <v>0</v>
       </c>
       <c r="K723"/>
     </row>
     <row r="724" spans="1:12">
       <c r="A724">
         <v>719</v>
       </c>
       <c r="B724" t="s">
-        <v>159</v>
+        <v>237</v>
       </c>
       <c r="C724" t="s">
-        <v>160</v>
+        <v>89</v>
       </c>
       <c r="D724" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="E724" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="F724" t="s">
-        <v>205</v>
+        <v>108</v>
       </c>
       <c r="G724">
-        <v>77000</v>
+        <v>129500</v>
       </c>
       <c r="H724">
-        <v>77000</v>
+        <v>129500</v>
       </c>
       <c r="I724">
-        <v>77000</v>
+        <v>129500</v>
       </c>
       <c r="J724">
         <v>0</v>
       </c>
       <c r="K724"/>
     </row>
     <row r="725" spans="1:12">
       <c r="A725">
         <v>720</v>
       </c>
       <c r="B725" t="s">
-        <v>159</v>
+        <v>237</v>
       </c>
       <c r="C725" t="s">
-        <v>160</v>
+        <v>89</v>
       </c>
       <c r="D725" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="E725" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="F725" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="G725">
-        <v>78500</v>
+        <v>132500</v>
       </c>
       <c r="H725">
-        <v>78500</v>
+        <v>132500</v>
       </c>
       <c r="I725">
-        <v>78500</v>
+        <v>132500</v>
       </c>
       <c r="J725">
         <v>0</v>
       </c>
       <c r="K725"/>
     </row>
     <row r="726" spans="1:12">
       <c r="A726">
         <v>721</v>
       </c>
       <c r="B726" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C726" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D726" t="s">
         <v>20</v>
       </c>
       <c r="E726" t="s">
-        <v>171</v>
+        <v>246</v>
       </c>
       <c r="F726" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="G726">
-        <v>130000</v>
+        <v>132500</v>
       </c>
       <c r="H726">
-        <v>130000</v>
+        <v>132500</v>
       </c>
       <c r="I726">
-        <v>130000</v>
+        <v>132500</v>
       </c>
       <c r="J726">
         <v>0</v>
       </c>
       <c r="K726"/>
     </row>
     <row r="727" spans="1:12">
       <c r="A727">
         <v>722</v>
       </c>
       <c r="B727" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C727" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D727" t="s">
         <v>20</v>
       </c>
       <c r="E727" t="s">
-        <v>172</v>
+        <v>199</v>
       </c>
       <c r="F727" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="G727">
-        <v>92000</v>
+        <v>95000</v>
       </c>
       <c r="H727">
-        <v>92000</v>
+        <v>95000</v>
       </c>
       <c r="I727">
-        <v>92000</v>
+        <v>95000</v>
       </c>
       <c r="J727">
         <v>0</v>
       </c>
       <c r="K727"/>
     </row>
     <row r="728" spans="1:12">
       <c r="A728">
         <v>723</v>
       </c>
       <c r="B728" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C728" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D728" t="s">
         <v>20</v>
       </c>
       <c r="E728" t="s">
-        <v>172</v>
+        <v>199</v>
       </c>
       <c r="F728" t="s">
-        <v>114</v>
+        <v>200</v>
       </c>
       <c r="G728">
-        <v>92000</v>
+        <v>95000</v>
       </c>
       <c r="H728">
-        <v>92000</v>
+        <v>95000</v>
       </c>
       <c r="I728">
-        <v>92000</v>
+        <v>95000</v>
       </c>
       <c r="J728">
         <v>0</v>
       </c>
       <c r="K728"/>
     </row>
     <row r="729" spans="1:12">
       <c r="A729">
         <v>724</v>
       </c>
       <c r="B729" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C729" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D729" t="s">
         <v>20</v>
       </c>
       <c r="E729" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="F729" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="G729">
         <v>92000</v>
       </c>
       <c r="H729">
         <v>92000</v>
       </c>
       <c r="I729">
         <v>92000</v>
       </c>
       <c r="J729">
         <v>0</v>
       </c>
       <c r="K729"/>
     </row>
     <row r="730" spans="1:12">
       <c r="A730">
         <v>725</v>
       </c>
       <c r="B730" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C730" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D730" t="s">
         <v>20</v>
       </c>
       <c r="E730" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="F730" t="s">
-        <v>115</v>
+        <v>249</v>
       </c>
       <c r="G730">
-        <v>92000</v>
+        <v>90000</v>
       </c>
       <c r="H730">
-        <v>92000</v>
+        <v>90000</v>
       </c>
       <c r="I730">
-        <v>92000</v>
+        <v>90000</v>
       </c>
       <c r="J730">
         <v>0</v>
       </c>
       <c r="K730"/>
     </row>
     <row r="731" spans="1:12">
       <c r="A731">
         <v>726</v>
       </c>
       <c r="B731" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C731" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D731" t="s">
         <v>20</v>
       </c>
       <c r="E731" t="s">
-        <v>183</v>
+        <v>248</v>
       </c>
       <c r="F731" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="G731">
-        <v>91500</v>
+        <v>90000</v>
       </c>
       <c r="H731">
-        <v>91500</v>
+        <v>90000</v>
       </c>
       <c r="I731">
-        <v>91500</v>
+        <v>90000</v>
       </c>
       <c r="J731">
         <v>0</v>
       </c>
       <c r="K731"/>
     </row>
     <row r="732" spans="1:12">
       <c r="A732">
         <v>727</v>
       </c>
       <c r="B732" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C732" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D732" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E732" t="s">
-        <v>183</v>
+        <v>211</v>
       </c>
       <c r="F732" t="s">
-        <v>114</v>
+        <v>249</v>
       </c>
       <c r="G732">
-        <v>95000</v>
+        <v>116000</v>
       </c>
       <c r="H732">
-        <v>95000</v>
+        <v>116000</v>
       </c>
       <c r="I732">
-        <v>95000</v>
+        <v>116000</v>
       </c>
       <c r="J732">
         <v>0</v>
       </c>
       <c r="K732"/>
     </row>
     <row r="733" spans="1:12">
       <c r="A733">
         <v>728</v>
       </c>
       <c r="B733" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C733" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D733" t="s">
         <v>20</v>
       </c>
       <c r="E733" t="s">
-        <v>243</v>
+        <v>211</v>
       </c>
       <c r="F733" t="s">
-        <v>116</v>
+        <v>249</v>
       </c>
       <c r="G733">
-        <v>83000</v>
+        <v>118000</v>
       </c>
       <c r="H733">
-        <v>83000</v>
+        <v>118000</v>
       </c>
       <c r="I733">
-        <v>83000</v>
+        <v>118000</v>
       </c>
       <c r="J733">
         <v>0</v>
       </c>
       <c r="K733"/>
     </row>
     <row r="734" spans="1:12">
       <c r="A734">
         <v>729</v>
       </c>
       <c r="B734" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C734" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D734" t="s">
         <v>20</v>
       </c>
       <c r="E734" t="s">
-        <v>243</v>
+        <v>218</v>
       </c>
       <c r="F734" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="G734">
-        <v>83000</v>
+        <v>130000</v>
       </c>
       <c r="H734">
-        <v>83000</v>
+        <v>130000</v>
       </c>
       <c r="I734">
-        <v>83000</v>
+        <v>130000</v>
       </c>
       <c r="J734">
         <v>0</v>
       </c>
       <c r="K734"/>
     </row>
     <row r="735" spans="1:12">
       <c r="A735">
         <v>730</v>
       </c>
       <c r="B735" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C735" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D735" t="s">
         <v>20</v>
       </c>
       <c r="E735" t="s">
-        <v>185</v>
+        <v>218</v>
       </c>
       <c r="F735" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="G735">
-        <v>82000</v>
+        <v>130000</v>
       </c>
       <c r="H735">
-        <v>82000</v>
+        <v>130000</v>
       </c>
       <c r="I735">
-        <v>82000</v>
+        <v>130000</v>
       </c>
       <c r="J735">
         <v>0</v>
       </c>
       <c r="K735"/>
     </row>
     <row r="736" spans="1:12">
       <c r="A736">
         <v>731</v>
       </c>
       <c r="B736" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C736" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D736" t="s">
         <v>20</v>
       </c>
       <c r="E736" t="s">
-        <v>185</v>
+        <v>221</v>
       </c>
       <c r="F736" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="G736">
-        <v>82000</v>
+        <v>131000</v>
       </c>
       <c r="H736">
-        <v>82000</v>
+        <v>131000</v>
       </c>
       <c r="I736">
-        <v>82000</v>
+        <v>131000</v>
       </c>
       <c r="J736">
         <v>0</v>
       </c>
       <c r="K736"/>
     </row>
     <row r="737" spans="1:12">
       <c r="A737">
         <v>732</v>
       </c>
       <c r="B737" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C737" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D737" t="s">
         <v>20</v>
       </c>
       <c r="E737" t="s">
-        <v>244</v>
+        <v>225</v>
       </c>
       <c r="F737" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="G737">
-        <v>82000</v>
+        <v>131000</v>
       </c>
       <c r="H737">
-        <v>82000</v>
+        <v>131000</v>
       </c>
       <c r="I737">
-        <v>82000</v>
+        <v>131000</v>
       </c>
       <c r="J737">
         <v>0</v>
       </c>
       <c r="K737"/>
     </row>
     <row r="738" spans="1:12">
       <c r="A738">
         <v>733</v>
       </c>
       <c r="B738" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C738" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D738" t="s">
         <v>20</v>
       </c>
       <c r="E738" t="s">
-        <v>244</v>
+        <v>225</v>
       </c>
       <c r="F738" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="G738">
-        <v>82000</v>
+        <v>131000</v>
       </c>
       <c r="H738">
-        <v>82000</v>
+        <v>131000</v>
       </c>
       <c r="I738">
-        <v>82000</v>
+        <v>131000</v>
       </c>
       <c r="J738">
         <v>0</v>
       </c>
       <c r="K738"/>
     </row>
     <row r="739" spans="1:12">
       <c r="A739">
         <v>734</v>
       </c>
       <c r="B739" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C739" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D739" t="s">
         <v>20</v>
       </c>
       <c r="E739" t="s">
-        <v>245</v>
-[...3 lines deleted...]
-      </c>
+        <v>251</v>
+      </c>
+      <c r="F739"/>
       <c r="G739">
-        <v>81000</v>
+        <v>90000</v>
       </c>
       <c r="H739">
-        <v>81000</v>
+        <v>90000</v>
       </c>
       <c r="I739">
-        <v>81000</v>
+        <v>90000</v>
       </c>
       <c r="J739">
         <v>0</v>
       </c>
       <c r="K739"/>
     </row>
     <row r="740" spans="1:12">
       <c r="A740">
         <v>735</v>
       </c>
       <c r="B740" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C740" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D740" t="s">
         <v>20</v>
       </c>
-      <c r="E740" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E740">
+        <v>8</v>
+      </c>
+      <c r="F740"/>
       <c r="G740">
-        <v>72000</v>
+        <v>97500</v>
       </c>
       <c r="H740">
-        <v>72000</v>
+        <v>97500</v>
       </c>
       <c r="I740">
-        <v>72000</v>
+        <v>97500</v>
       </c>
       <c r="J740">
         <v>0</v>
       </c>
-      <c r="K740"/>
+      <c r="K740" t="s">
+        <v>252</v>
+      </c>
     </row>
     <row r="741" spans="1:12">
       <c r="A741">
         <v>736</v>
       </c>
       <c r="B741" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C741" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D741" t="s">
         <v>20</v>
       </c>
-      <c r="E741" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E741">
+        <v>10</v>
+      </c>
+      <c r="F741"/>
       <c r="G741">
-        <v>77000</v>
+        <v>100000</v>
       </c>
       <c r="H741">
-        <v>77000</v>
+        <v>100000</v>
       </c>
       <c r="I741">
-        <v>77000</v>
+        <v>100000</v>
       </c>
       <c r="J741">
         <v>0</v>
       </c>
-      <c r="K741"/>
+      <c r="K741" t="s">
+        <v>252</v>
+      </c>
     </row>
     <row r="742" spans="1:12">
       <c r="A742">
         <v>737</v>
       </c>
       <c r="B742" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C742" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D742" t="s">
-        <v>20</v>
-[...6 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="E742">
+        <v>12</v>
+      </c>
+      <c r="F742"/>
       <c r="G742">
-        <v>86500</v>
+        <v>80000</v>
       </c>
       <c r="H742">
-        <v>86500</v>
+        <v>80000</v>
       </c>
       <c r="I742">
-        <v>86500</v>
+        <v>80000</v>
       </c>
       <c r="J742">
         <v>0</v>
       </c>
-      <c r="K742"/>
+      <c r="K742" t="s">
+        <v>252</v>
+      </c>
     </row>
     <row r="743" spans="1:12">
       <c r="A743">
         <v>738</v>
       </c>
       <c r="B743" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C743" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D743" t="s">
         <v>20</v>
       </c>
-      <c r="E743" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E743">
+        <v>12</v>
+      </c>
+      <c r="F743"/>
       <c r="G743">
-        <v>84000</v>
+        <v>106000</v>
       </c>
       <c r="H743">
-        <v>84000</v>
+        <v>106000</v>
       </c>
       <c r="I743">
-        <v>84000</v>
+        <v>106000</v>
       </c>
       <c r="J743">
         <v>0</v>
       </c>
-      <c r="K743"/>
+      <c r="K743" t="s">
+        <v>252</v>
+      </c>
     </row>
     <row r="744" spans="1:12">
       <c r="A744">
         <v>739</v>
       </c>
       <c r="B744" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C744" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D744" t="s">
         <v>20</v>
       </c>
-      <c r="E744" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E744">
+        <v>14</v>
+      </c>
+      <c r="F744"/>
       <c r="G744">
-        <v>86500</v>
+        <v>106000</v>
       </c>
       <c r="H744">
-        <v>86500</v>
+        <v>106000</v>
       </c>
       <c r="I744">
-        <v>86500</v>
+        <v>106000</v>
       </c>
       <c r="J744">
         <v>0</v>
       </c>
-      <c r="K744"/>
+      <c r="K744" t="s">
+        <v>252</v>
+      </c>
     </row>
     <row r="745" spans="1:12">
       <c r="A745">
         <v>740</v>
       </c>
       <c r="B745" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C745" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D745" t="s">
-        <v>20</v>
-[...6 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="E745">
+        <v>16</v>
+      </c>
+      <c r="F745"/>
       <c r="G745">
-        <v>86000</v>
+        <v>99000</v>
       </c>
       <c r="H745">
-        <v>86000</v>
+        <v>99000</v>
       </c>
       <c r="I745">
-        <v>86000</v>
+        <v>99000</v>
       </c>
       <c r="J745">
         <v>0</v>
       </c>
-      <c r="K745"/>
+      <c r="K745" t="s">
+        <v>252</v>
+      </c>
     </row>
     <row r="746" spans="1:12">
       <c r="A746">
         <v>741</v>
       </c>
       <c r="B746" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C746" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D746" t="s">
         <v>20</v>
       </c>
-      <c r="E746" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E746">
+        <v>16</v>
+      </c>
+      <c r="F746"/>
       <c r="G746">
-        <v>86000</v>
+        <v>106000</v>
       </c>
       <c r="H746">
-        <v>86000</v>
+        <v>106000</v>
       </c>
       <c r="I746">
-        <v>86000</v>
+        <v>106000</v>
       </c>
       <c r="J746">
         <v>0</v>
       </c>
-      <c r="K746"/>
+      <c r="K746" t="s">
+        <v>252</v>
+      </c>
     </row>
     <row r="747" spans="1:12">
       <c r="A747">
         <v>742</v>
       </c>
       <c r="B747" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C747" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D747" t="s">
         <v>20</v>
       </c>
-      <c r="E747" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E747">
+        <v>18</v>
+      </c>
+      <c r="F747"/>
       <c r="G747">
-        <v>75000</v>
+        <v>110000</v>
       </c>
       <c r="H747">
-        <v>75000</v>
+        <v>110000</v>
       </c>
       <c r="I747">
-        <v>75000</v>
+        <v>110000</v>
       </c>
       <c r="J747">
         <v>0</v>
       </c>
-      <c r="K747"/>
+      <c r="K747" t="s">
+        <v>252</v>
+      </c>
     </row>
     <row r="748" spans="1:12">
       <c r="A748">
         <v>743</v>
       </c>
       <c r="B748" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C748" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D748" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="E748">
+        <v>20</v>
+      </c>
+      <c r="F748"/>
       <c r="G748">
-        <v>138000</v>
+        <v>130000</v>
       </c>
       <c r="H748">
-        <v>138000</v>
+        <v>130000</v>
       </c>
       <c r="I748">
-        <v>138000</v>
+        <v>130000</v>
       </c>
       <c r="J748">
         <v>0</v>
       </c>
-      <c r="K748"/>
+      <c r="K748" t="s">
+        <v>252</v>
+      </c>
     </row>
     <row r="749" spans="1:12">
       <c r="A749">
         <v>744</v>
       </c>
       <c r="B749" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C749" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D749" t="s">
         <v>20</v>
       </c>
-      <c r="E749" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E749">
+        <v>22</v>
+      </c>
+      <c r="F749"/>
       <c r="G749">
-        <v>133000</v>
+        <v>130000</v>
       </c>
       <c r="H749">
-        <v>133000</v>
+        <v>130000</v>
       </c>
       <c r="I749">
-        <v>133000</v>
+        <v>130000</v>
       </c>
       <c r="J749">
         <v>0</v>
       </c>
-      <c r="K749"/>
+      <c r="K749" t="s">
+        <v>252</v>
+      </c>
     </row>
     <row r="750" spans="1:12">
       <c r="A750">
         <v>745</v>
       </c>
       <c r="B750" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C750" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D750" t="s">
-        <v>20</v>
-[...6 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="E750">
+        <v>22</v>
+      </c>
+      <c r="F750"/>
       <c r="G750">
-        <v>133000</v>
+        <v>120000</v>
       </c>
       <c r="H750">
-        <v>133000</v>
+        <v>120000</v>
       </c>
       <c r="I750">
-        <v>133000</v>
+        <v>120000</v>
       </c>
       <c r="J750">
         <v>0</v>
       </c>
-      <c r="K750"/>
+      <c r="K750" t="s">
+        <v>252</v>
+      </c>
     </row>
     <row r="751" spans="1:12">
       <c r="A751">
         <v>746</v>
       </c>
       <c r="B751" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C751" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D751" t="s">
-        <v>20</v>
-[...6 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="E751">
+        <v>24</v>
+      </c>
+      <c r="F751"/>
       <c r="G751">
-        <v>134000</v>
+        <v>120000</v>
       </c>
       <c r="H751">
-        <v>134000</v>
+        <v>120000</v>
       </c>
       <c r="I751">
-        <v>134000</v>
+        <v>120000</v>
       </c>
       <c r="J751">
         <v>0</v>
       </c>
-      <c r="K751"/>
+      <c r="K751" t="s">
+        <v>252</v>
+      </c>
     </row>
     <row r="752" spans="1:12">
       <c r="A752">
         <v>747</v>
       </c>
       <c r="B752" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C752" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D752" t="s">
         <v>20</v>
       </c>
-      <c r="E752" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E752">
+        <v>24</v>
+      </c>
+      <c r="F752"/>
       <c r="G752">
-        <v>134000</v>
+        <v>54000</v>
       </c>
       <c r="H752">
-        <v>134000</v>
+        <v>54000</v>
       </c>
       <c r="I752">
-        <v>134000</v>
+        <v>54000</v>
       </c>
       <c r="J752">
         <v>0</v>
       </c>
       <c r="K752"/>
     </row>
     <row r="753" spans="1:12">
       <c r="A753">
         <v>748</v>
       </c>
       <c r="B753" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C753" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D753" t="s">
         <v>20</v>
       </c>
-      <c r="E753" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E753">
+        <v>24</v>
+      </c>
+      <c r="F753"/>
       <c r="G753">
-        <v>86500</v>
+        <v>130000</v>
       </c>
       <c r="H753">
-        <v>86500</v>
+        <v>130000</v>
       </c>
       <c r="I753">
-        <v>86500</v>
+        <v>130000</v>
       </c>
       <c r="J753">
         <v>0</v>
       </c>
-      <c r="K753"/>
+      <c r="K753" t="s">
+        <v>252</v>
+      </c>
     </row>
     <row r="754" spans="1:12">
       <c r="A754">
         <v>749</v>
       </c>
       <c r="B754" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C754" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D754" t="s">
-        <v>20</v>
-[...6 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="E754">
+        <v>24</v>
+      </c>
+      <c r="F754"/>
       <c r="G754">
-        <v>86500</v>
+        <v>99000</v>
       </c>
       <c r="H754">
-        <v>86500</v>
+        <v>99000</v>
       </c>
       <c r="I754">
-        <v>86500</v>
+        <v>99000</v>
       </c>
       <c r="J754">
         <v>0</v>
       </c>
       <c r="K754"/>
     </row>
     <row r="755" spans="1:12">
       <c r="A755">
         <v>750</v>
       </c>
       <c r="B755" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C755" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D755" t="s">
-        <v>20</v>
-[...6 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="E755">
+        <v>27</v>
+      </c>
+      <c r="F755"/>
       <c r="G755">
-        <v>86500</v>
+        <v>130000</v>
       </c>
       <c r="H755">
-        <v>86500</v>
+        <v>130000</v>
       </c>
       <c r="I755">
-        <v>86500</v>
+        <v>130000</v>
       </c>
       <c r="J755">
         <v>0</v>
       </c>
-      <c r="K755"/>
+      <c r="K755" t="s">
+        <v>252</v>
+      </c>
     </row>
     <row r="756" spans="1:12">
       <c r="A756">
         <v>751</v>
       </c>
       <c r="B756" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C756" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D756" t="s">
-        <v>20</v>
-[...6 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="E756">
+        <v>27</v>
+      </c>
+      <c r="F756"/>
       <c r="G756">
-        <v>86500</v>
+        <v>99000</v>
       </c>
       <c r="H756">
-        <v>86500</v>
+        <v>99000</v>
       </c>
       <c r="I756">
-        <v>86500</v>
+        <v>99000</v>
       </c>
       <c r="J756">
         <v>0</v>
       </c>
       <c r="K756"/>
     </row>
     <row r="757" spans="1:12">
       <c r="A757">
         <v>752</v>
       </c>
       <c r="B757" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C757" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D757" t="s">
         <v>20</v>
       </c>
-      <c r="E757" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E757">
+        <v>27</v>
+      </c>
+      <c r="F757"/>
       <c r="G757">
-        <v>86500</v>
+        <v>138000</v>
       </c>
       <c r="H757">
-        <v>86500</v>
+        <v>138000</v>
       </c>
       <c r="I757">
-        <v>86500</v>
+        <v>138000</v>
       </c>
       <c r="J757">
         <v>0</v>
       </c>
-      <c r="K757"/>
+      <c r="K757" t="s">
+        <v>252</v>
+      </c>
     </row>
     <row r="758" spans="1:12">
       <c r="A758">
         <v>753</v>
       </c>
       <c r="B758" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C758" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D758" t="s">
-        <v>20</v>
-[...6 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="E758">
+        <v>30</v>
+      </c>
+      <c r="F758"/>
       <c r="G758">
-        <v>86500</v>
+        <v>133000</v>
       </c>
       <c r="H758">
-        <v>86500</v>
+        <v>133000</v>
       </c>
       <c r="I758">
-        <v>86500</v>
+        <v>133000</v>
       </c>
       <c r="J758">
         <v>0</v>
       </c>
-      <c r="K758"/>
+      <c r="K758" t="s">
+        <v>252</v>
+      </c>
     </row>
     <row r="759" spans="1:12">
       <c r="A759">
         <v>754</v>
       </c>
       <c r="B759" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C759" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D759" t="s">
         <v>20</v>
       </c>
-      <c r="E759" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E759">
+        <v>30</v>
+      </c>
+      <c r="F759"/>
       <c r="G759">
-        <v>86500</v>
+        <v>140000</v>
       </c>
       <c r="H759">
-        <v>86500</v>
+        <v>140000</v>
       </c>
       <c r="I759">
-        <v>86500</v>
+        <v>140000</v>
       </c>
       <c r="J759">
         <v>0</v>
       </c>
-      <c r="K759"/>
+      <c r="K759" t="s">
+        <v>252</v>
+      </c>
     </row>
     <row r="760" spans="1:12">
       <c r="A760">
         <v>755</v>
       </c>
       <c r="B760" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C760" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D760" t="s">
         <v>20</v>
       </c>
-      <c r="E760" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E760">
+        <v>30</v>
+      </c>
+      <c r="F760"/>
       <c r="G760">
-        <v>112000</v>
+        <v>131000</v>
       </c>
       <c r="H760">
-        <v>112000</v>
+        <v>131000</v>
       </c>
       <c r="I760">
-        <v>112000</v>
+        <v>131000</v>
       </c>
       <c r="J760">
         <v>0</v>
       </c>
       <c r="K760"/>
     </row>
     <row r="761" spans="1:12">
       <c r="A761">
         <v>756</v>
       </c>
       <c r="B761" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C761" t="s">
-        <v>90</v>
+        <v>253</v>
       </c>
       <c r="D761" t="s">
         <v>20</v>
       </c>
       <c r="E761" t="s">
-        <v>216</v>
+        <v>254</v>
       </c>
       <c r="F761" t="s">
-        <v>254</v>
+        <v>113</v>
       </c>
       <c r="G761">
-        <v>112000</v>
+        <v>70500</v>
       </c>
       <c r="H761">
-        <v>112000</v>
+        <v>70500</v>
       </c>
       <c r="I761">
-        <v>112000</v>
+        <v>70500</v>
       </c>
       <c r="J761">
         <v>0</v>
       </c>
       <c r="K761"/>
     </row>
     <row r="762" spans="1:12">
       <c r="A762">
         <v>757</v>
       </c>
       <c r="B762" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C762" t="s">
-        <v>90</v>
+        <v>253</v>
       </c>
       <c r="D762" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E762" t="s">
-        <v>216</v>
+        <v>255</v>
       </c>
       <c r="F762" t="s">
-        <v>254</v>
+        <v>114</v>
       </c>
       <c r="G762">
-        <v>116000</v>
+        <v>70500</v>
       </c>
       <c r="H762">
-        <v>116000</v>
+        <v>70500</v>
       </c>
       <c r="I762">
-        <v>116000</v>
+        <v>70500</v>
       </c>
       <c r="J762">
         <v>0</v>
       </c>
       <c r="K762"/>
     </row>
     <row r="763" spans="1:12">
       <c r="A763">
         <v>758</v>
       </c>
       <c r="B763" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C763" t="s">
-        <v>90</v>
+        <v>253</v>
       </c>
       <c r="D763" t="s">
         <v>20</v>
       </c>
       <c r="E763" t="s">
-        <v>223</v>
+        <v>191</v>
       </c>
       <c r="F763" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="G763">
-        <v>131000</v>
+        <v>70500</v>
       </c>
       <c r="H763">
-        <v>131000</v>
+        <v>70500</v>
       </c>
       <c r="I763">
-        <v>131000</v>
+        <v>70500</v>
       </c>
       <c r="J763">
         <v>0</v>
       </c>
       <c r="K763"/>
     </row>
     <row r="764" spans="1:12">
       <c r="A764">
         <v>759</v>
       </c>
       <c r="B764" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C764" t="s">
-        <v>90</v>
+        <v>253</v>
       </c>
       <c r="D764" t="s">
         <v>20</v>
       </c>
       <c r="E764" t="s">
-        <v>223</v>
+        <v>256</v>
       </c>
       <c r="F764" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="G764">
-        <v>128000</v>
+        <v>72300</v>
       </c>
       <c r="H764">
-        <v>128000</v>
+        <v>72300</v>
       </c>
       <c r="I764">
-        <v>128000</v>
+        <v>72300</v>
       </c>
       <c r="J764">
         <v>0</v>
       </c>
       <c r="K764"/>
     </row>
     <row r="765" spans="1:12">
       <c r="A765">
         <v>760</v>
       </c>
       <c r="B765" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C765" t="s">
-        <v>90</v>
+        <v>253</v>
       </c>
       <c r="D765" t="s">
         <v>20</v>
       </c>
       <c r="E765" t="s">
-        <v>226</v>
+        <v>192</v>
       </c>
       <c r="F765" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="G765">
-        <v>131000</v>
+        <v>70000</v>
       </c>
       <c r="H765">
-        <v>131000</v>
+        <v>70000</v>
       </c>
       <c r="I765">
-        <v>131000</v>
+        <v>70000</v>
       </c>
       <c r="J765">
         <v>0</v>
       </c>
       <c r="K765"/>
     </row>
     <row r="766" spans="1:12">
       <c r="A766">
         <v>761</v>
       </c>
       <c r="B766" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C766" t="s">
-        <v>90</v>
+        <v>253</v>
       </c>
       <c r="D766" t="s">
         <v>20</v>
       </c>
       <c r="E766" t="s">
-        <v>230</v>
+        <v>196</v>
       </c>
       <c r="F766" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="G766">
-        <v>134000</v>
+        <v>72500</v>
       </c>
       <c r="H766">
-        <v>134000</v>
+        <v>72500</v>
       </c>
       <c r="I766">
-        <v>134000</v>
+        <v>72500</v>
       </c>
       <c r="J766">
         <v>0</v>
       </c>
       <c r="K766"/>
     </row>
     <row r="767" spans="1:12">
       <c r="A767">
         <v>762</v>
       </c>
       <c r="B767" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C767" t="s">
-        <v>90</v>
+        <v>253</v>
       </c>
       <c r="D767" t="s">
         <v>20</v>
       </c>
       <c r="E767" t="s">
-        <v>230</v>
+        <v>196</v>
       </c>
       <c r="F767" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G767">
-        <v>134000</v>
+        <v>71000</v>
       </c>
       <c r="H767">
-        <v>134000</v>
+        <v>71000</v>
       </c>
       <c r="I767">
-        <v>134000</v>
+        <v>71000</v>
       </c>
       <c r="J767">
         <v>0</v>
       </c>
       <c r="K767"/>
     </row>
     <row r="768" spans="1:12">
       <c r="A768">
         <v>763</v>
       </c>
       <c r="B768" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C768" t="s">
-        <v>90</v>
+        <v>253</v>
       </c>
       <c r="D768" t="s">
         <v>20</v>
       </c>
-      <c r="E768">
-[...2 lines deleted...]
-      <c r="F768"/>
+      <c r="E768" t="s">
+        <v>196</v>
+      </c>
+      <c r="F768" t="s">
+        <v>113</v>
+      </c>
       <c r="G768">
-        <v>85500</v>
+        <v>71000</v>
       </c>
       <c r="H768">
-        <v>85500</v>
+        <v>71000</v>
       </c>
       <c r="I768">
-        <v>85500</v>
+        <v>71000</v>
       </c>
       <c r="J768">
         <v>0</v>
       </c>
-      <c r="K768" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K768"/>
     </row>
     <row r="769" spans="1:12">
       <c r="A769">
         <v>764</v>
       </c>
       <c r="B769" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C769" t="s">
-        <v>90</v>
+        <v>253</v>
       </c>
       <c r="D769" t="s">
         <v>20</v>
       </c>
-      <c r="E769">
-[...2 lines deleted...]
-      <c r="F769"/>
+      <c r="E769" t="s">
+        <v>198</v>
+      </c>
+      <c r="F769" t="s">
+        <v>114</v>
+      </c>
       <c r="G769">
-        <v>85500</v>
+        <v>72000</v>
       </c>
       <c r="H769">
-        <v>85500</v>
+        <v>72000</v>
       </c>
       <c r="I769">
-        <v>85500</v>
+        <v>72000</v>
       </c>
       <c r="J769">
         <v>0</v>
       </c>
-      <c r="K769" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K769"/>
     </row>
     <row r="770" spans="1:12">
       <c r="A770">
         <v>765</v>
       </c>
       <c r="B770" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C770" t="s">
-        <v>90</v>
+        <v>253</v>
       </c>
       <c r="D770" t="s">
         <v>20</v>
       </c>
-      <c r="E770">
-[...2 lines deleted...]
-      <c r="F770"/>
+      <c r="E770" t="s">
+        <v>198</v>
+      </c>
+      <c r="F770" t="s">
+        <v>113</v>
+      </c>
       <c r="G770">
-        <v>90500</v>
+        <v>64500</v>
       </c>
       <c r="H770">
-        <v>90500</v>
+        <v>64500</v>
       </c>
       <c r="I770">
-        <v>90500</v>
+        <v>64500</v>
       </c>
       <c r="J770">
         <v>0</v>
       </c>
-      <c r="K770" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K770"/>
     </row>
     <row r="771" spans="1:12">
       <c r="A771">
         <v>766</v>
       </c>
       <c r="B771" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C771" t="s">
-        <v>90</v>
+        <v>253</v>
       </c>
       <c r="D771" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-      <c r="F771"/>
+        <v>20</v>
+      </c>
+      <c r="E771" t="s">
+        <v>257</v>
+      </c>
+      <c r="F771" t="s">
+        <v>113</v>
+      </c>
       <c r="G771">
-        <v>95000</v>
+        <v>68700</v>
       </c>
       <c r="H771">
-        <v>95000</v>
+        <v>68700</v>
       </c>
       <c r="I771">
-        <v>95000</v>
+        <v>68700</v>
       </c>
       <c r="J771">
         <v>0</v>
       </c>
-      <c r="K771" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K771"/>
     </row>
     <row r="772" spans="1:12">
       <c r="A772">
         <v>767</v>
       </c>
       <c r="B772" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C772" t="s">
-        <v>90</v>
+        <v>253</v>
       </c>
       <c r="D772" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-      <c r="F772"/>
+        <v>20</v>
+      </c>
+      <c r="E772" t="s">
+        <v>257</v>
+      </c>
+      <c r="F772" t="s">
+        <v>114</v>
+      </c>
       <c r="G772">
-        <v>98000</v>
+        <v>72500</v>
       </c>
       <c r="H772">
-        <v>98000</v>
+        <v>72500</v>
       </c>
       <c r="I772">
-        <v>98000</v>
+        <v>72500</v>
       </c>
       <c r="J772">
         <v>0</v>
       </c>
-      <c r="K772" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K772"/>
     </row>
     <row r="773" spans="1:12">
       <c r="A773">
         <v>768</v>
       </c>
       <c r="B773" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C773" t="s">
-        <v>90</v>
+        <v>253</v>
       </c>
       <c r="D773" t="s">
         <v>20</v>
       </c>
-      <c r="E773">
-[...2 lines deleted...]
-      <c r="F773"/>
+      <c r="E773" t="s">
+        <v>203</v>
+      </c>
+      <c r="F773" t="s">
+        <v>109</v>
+      </c>
       <c r="G773">
-        <v>93500</v>
+        <v>72500</v>
       </c>
       <c r="H773">
-        <v>93500</v>
+        <v>72500</v>
       </c>
       <c r="I773">
-        <v>93500</v>
+        <v>72500</v>
       </c>
       <c r="J773">
         <v>0</v>
       </c>
-      <c r="K773" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K773"/>
     </row>
     <row r="774" spans="1:12">
       <c r="A774">
         <v>769</v>
       </c>
       <c r="B774" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C774" t="s">
-        <v>90</v>
+        <v>253</v>
       </c>
       <c r="D774" t="s">
         <v>20</v>
       </c>
-      <c r="E774">
-[...2 lines deleted...]
-      <c r="F774"/>
+      <c r="E774" t="s">
+        <v>203</v>
+      </c>
+      <c r="F774" t="s">
+        <v>107</v>
+      </c>
       <c r="G774">
-        <v>93500</v>
+        <v>72500</v>
       </c>
       <c r="H774">
-        <v>93500</v>
+        <v>72500</v>
       </c>
       <c r="I774">
-        <v>93500</v>
+        <v>72500</v>
       </c>
       <c r="J774">
         <v>0</v>
       </c>
-      <c r="K774" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K774"/>
     </row>
     <row r="775" spans="1:12">
       <c r="A775">
         <v>770</v>
       </c>
       <c r="B775" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C775" t="s">
-        <v>90</v>
+        <v>253</v>
       </c>
       <c r="D775" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-      <c r="F775"/>
+        <v>20</v>
+      </c>
+      <c r="E775" t="s">
+        <v>203</v>
+      </c>
+      <c r="F775" t="s">
+        <v>114</v>
+      </c>
       <c r="G775">
-        <v>98000</v>
+        <v>72900</v>
       </c>
       <c r="H775">
-        <v>98000</v>
+        <v>72900</v>
       </c>
       <c r="I775">
-        <v>98000</v>
+        <v>72900</v>
       </c>
       <c r="J775">
         <v>0</v>
       </c>
-      <c r="K775" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K775"/>
     </row>
     <row r="776" spans="1:12">
       <c r="A776">
         <v>771</v>
       </c>
       <c r="B776" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C776" t="s">
-        <v>90</v>
+        <v>253</v>
       </c>
       <c r="D776" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-      <c r="F776"/>
+        <v>44</v>
+      </c>
+      <c r="E776" t="s">
+        <v>203</v>
+      </c>
+      <c r="F776" t="s">
+        <v>107</v>
+      </c>
       <c r="G776">
-        <v>96000</v>
+        <v>82900</v>
       </c>
       <c r="H776">
-        <v>96000</v>
+        <v>82900</v>
       </c>
       <c r="I776">
-        <v>96000</v>
+        <v>82900</v>
       </c>
       <c r="J776">
         <v>0</v>
       </c>
-      <c r="K776" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K776"/>
     </row>
     <row r="777" spans="1:12">
       <c r="A777">
         <v>772</v>
       </c>
       <c r="B777" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C777" t="s">
-        <v>90</v>
+        <v>253</v>
       </c>
       <c r="D777" t="s">
         <v>20</v>
       </c>
-      <c r="E777">
-[...2 lines deleted...]
-      <c r="F777"/>
+      <c r="E777" t="s">
+        <v>204</v>
+      </c>
+      <c r="F777" t="s">
+        <v>114</v>
+      </c>
       <c r="G777">
-        <v>124500</v>
+        <v>72500</v>
       </c>
       <c r="H777">
-        <v>124500</v>
+        <v>72500</v>
       </c>
       <c r="I777">
-        <v>124500</v>
+        <v>72500</v>
       </c>
       <c r="J777">
         <v>0</v>
       </c>
-      <c r="K777" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K777"/>
     </row>
     <row r="778" spans="1:12">
       <c r="A778">
         <v>773</v>
       </c>
       <c r="B778" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C778" t="s">
-        <v>90</v>
+        <v>253</v>
       </c>
       <c r="D778" t="s">
         <v>20</v>
       </c>
-      <c r="E778">
-[...2 lines deleted...]
-      <c r="F778"/>
+      <c r="E778" t="s">
+        <v>204</v>
+      </c>
+      <c r="F778" t="s">
+        <v>109</v>
+      </c>
       <c r="G778">
-        <v>124500</v>
+        <v>72500</v>
       </c>
       <c r="H778">
-        <v>124500</v>
+        <v>72500</v>
       </c>
       <c r="I778">
-        <v>124500</v>
+        <v>72500</v>
       </c>
       <c r="J778">
         <v>0</v>
       </c>
-      <c r="K778" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K778"/>
     </row>
     <row r="779" spans="1:12">
       <c r="A779">
         <v>774</v>
       </c>
       <c r="B779" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C779" t="s">
-        <v>90</v>
+        <v>253</v>
       </c>
       <c r="D779" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-      <c r="F779"/>
+        <v>20</v>
+      </c>
+      <c r="E779" t="s">
+        <v>258</v>
+      </c>
+      <c r="F779" t="s">
+        <v>113</v>
+      </c>
       <c r="G779">
-        <v>129000</v>
+        <v>71500</v>
       </c>
       <c r="H779">
-        <v>129000</v>
+        <v>71500</v>
       </c>
       <c r="I779">
-        <v>129000</v>
+        <v>71500</v>
       </c>
       <c r="J779">
         <v>0</v>
       </c>
-      <c r="K779" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K779"/>
     </row>
     <row r="780" spans="1:12">
       <c r="A780">
         <v>775</v>
       </c>
       <c r="B780" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C780" t="s">
-        <v>90</v>
+        <v>253</v>
       </c>
       <c r="D780" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-      <c r="F780"/>
+        <v>20</v>
+      </c>
+      <c r="E780" t="s">
+        <v>259</v>
+      </c>
+      <c r="F780" t="s">
+        <v>114</v>
+      </c>
       <c r="G780">
-        <v>129000</v>
+        <v>72500</v>
       </c>
       <c r="H780">
-        <v>129000</v>
+        <v>72500</v>
       </c>
       <c r="I780">
-        <v>129000</v>
+        <v>72500</v>
       </c>
       <c r="J780">
         <v>0</v>
       </c>
       <c r="K780"/>
     </row>
     <row r="781" spans="1:12">
       <c r="A781">
         <v>776</v>
       </c>
       <c r="B781" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C781" t="s">
-        <v>90</v>
+        <v>253</v>
       </c>
       <c r="D781" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-      <c r="F781"/>
+        <v>20</v>
+      </c>
+      <c r="E781" t="s">
+        <v>259</v>
+      </c>
+      <c r="F781" t="s">
+        <v>109</v>
+      </c>
       <c r="G781">
-        <v>129000</v>
+        <v>72500</v>
       </c>
       <c r="H781">
-        <v>129000</v>
+        <v>72500</v>
       </c>
       <c r="I781">
-        <v>129000</v>
+        <v>72500</v>
       </c>
       <c r="J781">
         <v>0</v>
       </c>
-      <c r="K781" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K781"/>
     </row>
     <row r="782" spans="1:12">
       <c r="A782">
         <v>777</v>
       </c>
       <c r="B782" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C782" t="s">
-        <v>90</v>
+        <v>253</v>
       </c>
       <c r="D782" t="s">
         <v>20</v>
       </c>
-      <c r="E782">
-[...2 lines deleted...]
-      <c r="F782"/>
+      <c r="E782" t="s">
+        <v>260</v>
+      </c>
+      <c r="F782" t="s">
+        <v>109</v>
+      </c>
       <c r="G782">
-        <v>124500</v>
+        <v>72500</v>
       </c>
       <c r="H782">
-        <v>124500</v>
+        <v>72500</v>
       </c>
       <c r="I782">
-        <v>124500</v>
+        <v>72500</v>
       </c>
       <c r="J782">
         <v>0</v>
       </c>
-      <c r="K782" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K782"/>
     </row>
     <row r="783" spans="1:12">
       <c r="A783">
         <v>778</v>
       </c>
       <c r="B783" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C783" t="s">
-        <v>90</v>
+        <v>253</v>
       </c>
       <c r="D783" t="s">
         <v>20</v>
       </c>
-      <c r="E783">
-[...2 lines deleted...]
-      <c r="F783"/>
+      <c r="E783" t="s">
+        <v>261</v>
+      </c>
+      <c r="F783" t="s">
+        <v>114</v>
+      </c>
       <c r="G783">
-        <v>52000</v>
+        <v>72500</v>
       </c>
       <c r="H783">
-        <v>52000</v>
+        <v>72500</v>
       </c>
       <c r="I783">
-        <v>52000</v>
+        <v>72500</v>
       </c>
       <c r="J783">
         <v>0</v>
       </c>
       <c r="K783"/>
     </row>
     <row r="784" spans="1:12">
       <c r="A784">
         <v>779</v>
       </c>
       <c r="B784" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C784" t="s">
-        <v>90</v>
+        <v>253</v>
       </c>
       <c r="D784" t="s">
         <v>44</v>
       </c>
-      <c r="E784">
-[...2 lines deleted...]
-      <c r="F784"/>
+      <c r="E784" t="s">
+        <v>261</v>
+      </c>
+      <c r="F784" t="s">
+        <v>107</v>
+      </c>
       <c r="G784">
-        <v>141000</v>
+        <v>80400</v>
       </c>
       <c r="H784">
-        <v>141000</v>
+        <v>80400</v>
       </c>
       <c r="I784">
-        <v>141000</v>
+        <v>80400</v>
       </c>
       <c r="J784">
         <v>0</v>
       </c>
-      <c r="K784" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K784"/>
     </row>
     <row r="785" spans="1:12">
       <c r="A785">
         <v>780</v>
       </c>
       <c r="B785" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C785" t="s">
-        <v>90</v>
+        <v>253</v>
       </c>
       <c r="D785" t="s">
         <v>20</v>
       </c>
-      <c r="E785">
-[...2 lines deleted...]
-      <c r="F785"/>
+      <c r="E785" t="s">
+        <v>262</v>
+      </c>
+      <c r="F785" t="s">
+        <v>114</v>
+      </c>
       <c r="G785">
-        <v>137500</v>
+        <v>72500</v>
       </c>
       <c r="H785">
-        <v>137500</v>
+        <v>72500</v>
       </c>
       <c r="I785">
-        <v>137500</v>
+        <v>72500</v>
       </c>
       <c r="J785">
         <v>0</v>
       </c>
-      <c r="K785" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K785"/>
     </row>
     <row r="786" spans="1:12">
       <c r="A786">
         <v>781</v>
       </c>
       <c r="B786" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C786" t="s">
-        <v>90</v>
+        <v>253</v>
       </c>
       <c r="D786" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-      <c r="F786"/>
+        <v>20</v>
+      </c>
+      <c r="E786" t="s">
+        <v>262</v>
+      </c>
+      <c r="F786" t="s">
+        <v>109</v>
+      </c>
       <c r="G786">
-        <v>141000</v>
+        <v>72500</v>
       </c>
       <c r="H786">
-        <v>141000</v>
+        <v>72500</v>
       </c>
       <c r="I786">
-        <v>141000</v>
+        <v>72500</v>
       </c>
       <c r="J786">
         <v>0</v>
       </c>
       <c r="K786"/>
     </row>
     <row r="787" spans="1:12">
       <c r="A787">
         <v>782</v>
       </c>
       <c r="B787" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C787" t="s">
-        <v>90</v>
+        <v>253</v>
       </c>
       <c r="D787" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-      <c r="F787"/>
+        <v>20</v>
+      </c>
+      <c r="E787" t="s">
+        <v>263</v>
+      </c>
+      <c r="F787" t="s">
+        <v>114</v>
+      </c>
       <c r="G787">
-        <v>137000</v>
+        <v>72500</v>
       </c>
       <c r="H787">
-        <v>137000</v>
+        <v>72500</v>
       </c>
       <c r="I787">
-        <v>137000</v>
+        <v>72500</v>
       </c>
       <c r="J787">
         <v>0</v>
       </c>
-      <c r="K787" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K787"/>
     </row>
     <row r="788" spans="1:12">
       <c r="A788">
         <v>783</v>
       </c>
       <c r="B788" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C788" t="s">
-        <v>90</v>
+        <v>253</v>
       </c>
       <c r="D788" t="s">
         <v>20</v>
       </c>
-      <c r="E788">
-[...2 lines deleted...]
-      <c r="F788"/>
+      <c r="E788" t="s">
+        <v>216</v>
+      </c>
+      <c r="F788" t="s">
+        <v>114</v>
+      </c>
       <c r="G788">
-        <v>133500</v>
+        <v>72500</v>
       </c>
       <c r="H788">
-        <v>133500</v>
+        <v>72500</v>
       </c>
       <c r="I788">
-        <v>133500</v>
+        <v>72500</v>
       </c>
       <c r="J788">
         <v>0</v>
       </c>
       <c r="K788"/>
     </row>
     <row r="789" spans="1:12">
       <c r="A789">
         <v>784</v>
       </c>
       <c r="B789" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C789" t="s">
-        <v>90</v>
+        <v>253</v>
       </c>
       <c r="D789" t="s">
         <v>20</v>
       </c>
-      <c r="E789">
-[...2 lines deleted...]
-      <c r="F789"/>
+      <c r="E789" t="s">
+        <v>216</v>
+      </c>
+      <c r="F789" t="s">
+        <v>107</v>
+      </c>
       <c r="G789">
-        <v>133500</v>
+        <v>72500</v>
       </c>
       <c r="H789">
-        <v>133500</v>
+        <v>72500</v>
       </c>
       <c r="I789">
-        <v>133500</v>
+        <v>72500</v>
       </c>
       <c r="J789">
         <v>0</v>
       </c>
-      <c r="K789" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K789"/>
     </row>
     <row r="790" spans="1:12">
       <c r="A790">
         <v>785</v>
       </c>
       <c r="B790" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C790" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="D790" t="s">
         <v>20</v>
       </c>
       <c r="E790" t="s">
-        <v>258</v>
+        <v>216</v>
       </c>
       <c r="F790" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="G790">
-        <v>66900</v>
+        <v>72500</v>
       </c>
       <c r="H790">
-        <v>66900</v>
+        <v>72500</v>
       </c>
       <c r="I790">
-        <v>66900</v>
+        <v>72500</v>
       </c>
       <c r="J790">
         <v>0</v>
       </c>
       <c r="K790"/>
     </row>
     <row r="791" spans="1:12">
       <c r="A791">
         <v>786</v>
       </c>
       <c r="B791" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C791" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="D791" t="s">
         <v>20</v>
       </c>
       <c r="E791" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="F791" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="G791">
-        <v>65900</v>
+        <v>71000</v>
       </c>
       <c r="H791">
-        <v>65900</v>
+        <v>71000</v>
       </c>
       <c r="I791">
-        <v>65900</v>
+        <v>71000</v>
       </c>
       <c r="J791">
         <v>0</v>
       </c>
       <c r="K791"/>
     </row>
     <row r="792" spans="1:12">
       <c r="A792">
         <v>787</v>
       </c>
       <c r="B792" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C792" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="D792" t="s">
         <v>20</v>
       </c>
       <c r="E792" t="s">
-        <v>196</v>
+        <v>265</v>
       </c>
       <c r="F792" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="G792">
-        <v>65000</v>
+        <v>76400</v>
       </c>
       <c r="H792">
-        <v>65000</v>
+        <v>76400</v>
       </c>
       <c r="I792">
-        <v>65000</v>
+        <v>76400</v>
       </c>
       <c r="J792">
         <v>0</v>
       </c>
       <c r="K792"/>
     </row>
     <row r="793" spans="1:12">
       <c r="A793">
         <v>788</v>
       </c>
       <c r="B793" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C793" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="D793" t="s">
         <v>20</v>
       </c>
       <c r="E793" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="F793" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="G793">
-        <v>69300</v>
+        <v>69400</v>
       </c>
       <c r="H793">
-        <v>69300</v>
+        <v>69400</v>
       </c>
       <c r="I793">
-        <v>69300</v>
+        <v>69400</v>
       </c>
       <c r="J793">
         <v>0</v>
       </c>
       <c r="K793"/>
     </row>
     <row r="794" spans="1:12">
       <c r="A794">
         <v>789</v>
       </c>
       <c r="B794" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C794" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="D794" t="s">
         <v>20</v>
       </c>
       <c r="E794" t="s">
-        <v>197</v>
+        <v>266</v>
       </c>
       <c r="F794" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="G794">
-        <v>65000</v>
+        <v>71500</v>
       </c>
       <c r="H794">
-        <v>65000</v>
+        <v>71500</v>
       </c>
       <c r="I794">
-        <v>65000</v>
+        <v>71500</v>
       </c>
       <c r="J794">
         <v>0</v>
       </c>
       <c r="K794"/>
     </row>
     <row r="795" spans="1:12">
       <c r="A795">
         <v>790</v>
       </c>
       <c r="B795" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C795" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="D795" t="s">
         <v>20</v>
       </c>
       <c r="E795" t="s">
-        <v>201</v>
+        <v>267</v>
       </c>
       <c r="F795" t="s">
         <v>114</v>
       </c>
       <c r="G795">
-        <v>64500</v>
+        <v>72500</v>
       </c>
       <c r="H795">
-        <v>64500</v>
+        <v>72500</v>
       </c>
       <c r="I795">
-        <v>64500</v>
+        <v>72500</v>
       </c>
       <c r="J795">
         <v>0</v>
       </c>
       <c r="K795"/>
     </row>
     <row r="796" spans="1:12">
       <c r="A796">
         <v>791</v>
       </c>
       <c r="B796" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C796" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="D796" t="s">
         <v>20</v>
       </c>
       <c r="E796" t="s">
-        <v>201</v>
+        <v>268</v>
       </c>
       <c r="F796" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="G796">
-        <v>65000</v>
+        <v>72500</v>
       </c>
       <c r="H796">
-        <v>65000</v>
+        <v>72500</v>
       </c>
       <c r="I796">
-        <v>65000</v>
+        <v>72500</v>
       </c>
       <c r="J796">
         <v>0</v>
       </c>
       <c r="K796"/>
     </row>
     <row r="797" spans="1:12">
       <c r="A797">
         <v>792</v>
       </c>
       <c r="B797" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C797" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="D797" t="s">
         <v>20</v>
       </c>
       <c r="E797" t="s">
-        <v>201</v>
+        <v>269</v>
       </c>
       <c r="F797" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G797">
-        <v>65000</v>
+        <v>72500</v>
       </c>
       <c r="H797">
-        <v>65000</v>
+        <v>72500</v>
       </c>
       <c r="I797">
-        <v>65000</v>
+        <v>72500</v>
       </c>
       <c r="J797">
         <v>0</v>
       </c>
       <c r="K797"/>
     </row>
     <row r="798" spans="1:12">
       <c r="A798">
         <v>793</v>
       </c>
       <c r="B798" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C798" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="D798" t="s">
         <v>20</v>
       </c>
       <c r="E798" t="s">
-        <v>203</v>
+        <v>269</v>
       </c>
       <c r="F798" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="G798">
-        <v>65000</v>
+        <v>72500</v>
       </c>
       <c r="H798">
-        <v>65000</v>
+        <v>72500</v>
       </c>
       <c r="I798">
-        <v>65000</v>
+        <v>72500</v>
       </c>
       <c r="J798">
         <v>0</v>
       </c>
       <c r="K798"/>
     </row>
     <row r="799" spans="1:12">
       <c r="A799">
         <v>794</v>
       </c>
       <c r="B799" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C799" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="D799" t="s">
         <v>20</v>
       </c>
       <c r="E799" t="s">
-        <v>203</v>
+        <v>269</v>
       </c>
       <c r="F799" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="G799">
-        <v>64500</v>
+        <v>72500</v>
       </c>
       <c r="H799">
-        <v>64500</v>
+        <v>72500</v>
       </c>
       <c r="I799">
-        <v>64500</v>
+        <v>72500</v>
       </c>
       <c r="J799">
         <v>0</v>
       </c>
       <c r="K799"/>
     </row>
     <row r="800" spans="1:12">
       <c r="A800">
         <v>795</v>
       </c>
       <c r="B800" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C800" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="D800" t="s">
         <v>20</v>
       </c>
       <c r="E800" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="F800" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="G800">
-        <v>66500</v>
+        <v>72500</v>
       </c>
       <c r="H800">
-        <v>66500</v>
+        <v>72500</v>
       </c>
       <c r="I800">
-        <v>66500</v>
+        <v>72500</v>
       </c>
       <c r="J800">
         <v>0</v>
       </c>
       <c r="K800"/>
     </row>
     <row r="801" spans="1:12">
       <c r="A801">
         <v>796</v>
       </c>
       <c r="B801" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C801" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="D801" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E801" t="s">
-        <v>261</v>
+        <v>199</v>
       </c>
       <c r="F801" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="G801">
-        <v>65700</v>
+        <v>81400</v>
       </c>
       <c r="H801">
-        <v>65700</v>
+        <v>81400</v>
       </c>
       <c r="I801">
-        <v>65700</v>
+        <v>81400</v>
       </c>
       <c r="J801">
         <v>0</v>
       </c>
       <c r="K801"/>
     </row>
     <row r="802" spans="1:12">
       <c r="A802">
         <v>797</v>
       </c>
       <c r="B802" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C802" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="D802" t="s">
         <v>20</v>
       </c>
       <c r="E802" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="F802" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="G802">
-        <v>67900</v>
+        <v>70500</v>
       </c>
       <c r="H802">
-        <v>67900</v>
+        <v>70500</v>
       </c>
       <c r="I802">
-        <v>67900</v>
+        <v>70500</v>
       </c>
       <c r="J802">
         <v>0</v>
       </c>
       <c r="K802"/>
     </row>
     <row r="803" spans="1:12">
       <c r="A803">
         <v>798</v>
       </c>
       <c r="B803" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C803" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="D803" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E803" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="F803" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="G803">
-        <v>82900</v>
+        <v>66000</v>
       </c>
       <c r="H803">
-        <v>82900</v>
+        <v>66000</v>
       </c>
       <c r="I803">
-        <v>82900</v>
+        <v>66000</v>
       </c>
       <c r="J803">
         <v>0</v>
       </c>
       <c r="K803"/>
     </row>
     <row r="804" spans="1:12">
       <c r="A804">
         <v>799</v>
       </c>
       <c r="B804" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C804" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="D804" t="s">
         <v>20</v>
       </c>
       <c r="E804" t="s">
-        <v>208</v>
+        <v>271</v>
       </c>
       <c r="F804" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="G804">
-        <v>66500</v>
+        <v>72500</v>
       </c>
       <c r="H804">
-        <v>66500</v>
+        <v>72500</v>
       </c>
       <c r="I804">
-        <v>66500</v>
+        <v>72500</v>
       </c>
       <c r="J804">
         <v>0</v>
       </c>
       <c r="K804"/>
     </row>
     <row r="805" spans="1:12">
       <c r="A805">
         <v>800</v>
       </c>
       <c r="B805" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C805" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="D805" t="s">
         <v>20</v>
       </c>
       <c r="E805" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="F805" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="G805">
-        <v>64500</v>
+        <v>74400</v>
       </c>
       <c r="H805">
-        <v>64500</v>
+        <v>74400</v>
       </c>
       <c r="I805">
-        <v>64500</v>
+        <v>74400</v>
       </c>
       <c r="J805">
         <v>0</v>
       </c>
       <c r="K805"/>
     </row>
     <row r="806" spans="1:12">
       <c r="A806">
         <v>801</v>
       </c>
       <c r="B806" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C806" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="D806" t="s">
         <v>20</v>
       </c>
       <c r="E806" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="F806" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="G806">
-        <v>65000</v>
+        <v>79500</v>
       </c>
       <c r="H806">
-        <v>65000</v>
+        <v>79500</v>
       </c>
       <c r="I806">
-        <v>65000</v>
+        <v>79500</v>
       </c>
       <c r="J806">
         <v>0</v>
       </c>
       <c r="K806"/>
     </row>
     <row r="807" spans="1:12">
       <c r="A807">
         <v>802</v>
       </c>
       <c r="B807" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C807" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="D807" t="s">
         <v>20</v>
       </c>
       <c r="E807" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="F807" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="G807">
-        <v>65000</v>
+        <v>72500</v>
       </c>
       <c r="H807">
-        <v>65000</v>
+        <v>72500</v>
       </c>
       <c r="I807">
-        <v>65000</v>
+        <v>72500</v>
       </c>
       <c r="J807">
         <v>0</v>
       </c>
       <c r="K807"/>
     </row>
     <row r="808" spans="1:12">
       <c r="A808">
         <v>803</v>
       </c>
       <c r="B808" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C808" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="D808" t="s">
         <v>20</v>
       </c>
       <c r="E808" t="s">
-        <v>262</v>
+        <v>219</v>
       </c>
       <c r="F808" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="G808">
-        <v>71500</v>
+        <v>71400</v>
       </c>
       <c r="H808">
-        <v>71500</v>
+        <v>71400</v>
       </c>
       <c r="I808">
-        <v>71500</v>
+        <v>71400</v>
       </c>
       <c r="J808">
         <v>0</v>
       </c>
       <c r="K808"/>
     </row>
     <row r="809" spans="1:12">
       <c r="A809">
         <v>804</v>
       </c>
       <c r="B809" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C809" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="D809" t="s">
         <v>20</v>
       </c>
       <c r="E809" t="s">
-        <v>263</v>
+        <v>223</v>
       </c>
       <c r="F809" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="G809">
-        <v>65000</v>
+        <v>72500</v>
       </c>
       <c r="H809">
-        <v>65000</v>
+        <v>72500</v>
       </c>
       <c r="I809">
-        <v>65000</v>
+        <v>72500</v>
       </c>
       <c r="J809">
         <v>0</v>
       </c>
       <c r="K809"/>
     </row>
     <row r="810" spans="1:12">
       <c r="A810">
         <v>805</v>
       </c>
       <c r="B810" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C810" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="D810" t="s">
         <v>20</v>
       </c>
       <c r="E810" t="s">
-        <v>263</v>
+        <v>223</v>
       </c>
       <c r="F810" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="G810">
-        <v>67500</v>
+        <v>72500</v>
       </c>
       <c r="H810">
-        <v>67500</v>
+        <v>72500</v>
       </c>
       <c r="I810">
-        <v>67500</v>
+        <v>72500</v>
       </c>
       <c r="J810">
         <v>0</v>
       </c>
       <c r="K810"/>
     </row>
     <row r="811" spans="1:12">
       <c r="A811">
         <v>806</v>
       </c>
       <c r="B811" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C811" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="D811" t="s">
         <v>20</v>
       </c>
       <c r="E811" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="F811" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="G811">
-        <v>69500</v>
+        <v>71500</v>
       </c>
       <c r="H811">
-        <v>69500</v>
+        <v>71500</v>
       </c>
       <c r="I811">
-        <v>69500</v>
+        <v>71500</v>
       </c>
       <c r="J811">
         <v>0</v>
       </c>
       <c r="K811"/>
     </row>
     <row r="812" spans="1:12">
       <c r="A812">
         <v>807</v>
       </c>
       <c r="B812" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C812" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="D812" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E812" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
       <c r="F812" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="G812">
-        <v>68400</v>
+        <v>82400</v>
       </c>
       <c r="H812">
-        <v>68400</v>
+        <v>82400</v>
       </c>
       <c r="I812">
-        <v>68400</v>
+        <v>82400</v>
       </c>
       <c r="J812">
         <v>0</v>
       </c>
       <c r="K812"/>
     </row>
     <row r="813" spans="1:12">
       <c r="A813">
         <v>808</v>
       </c>
       <c r="B813" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C813" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="D813" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E813" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
       <c r="F813" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="G813">
-        <v>80400</v>
+        <v>72500</v>
       </c>
       <c r="H813">
-        <v>80400</v>
+        <v>72500</v>
       </c>
       <c r="I813">
-        <v>80400</v>
+        <v>72500</v>
       </c>
       <c r="J813">
         <v>0</v>
       </c>
       <c r="K813"/>
     </row>
     <row r="814" spans="1:12">
       <c r="A814">
         <v>809</v>
       </c>
       <c r="B814" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C814" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="D814" t="s">
         <v>20</v>
       </c>
       <c r="E814" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="F814" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="G814">
-        <v>65000</v>
+        <v>69000</v>
       </c>
       <c r="H814">
-        <v>65000</v>
+        <v>69000</v>
       </c>
       <c r="I814">
-        <v>65000</v>
+        <v>69000</v>
       </c>
       <c r="J814">
         <v>0</v>
       </c>
       <c r="K814"/>
     </row>
     <row r="815" spans="1:12">
       <c r="A815">
         <v>810</v>
       </c>
       <c r="B815" t="s">
-        <v>255</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="C815"/>
       <c r="D815" t="s">
-        <v>20</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="E815">
+        <v>12</v>
+      </c>
+      <c r="F815"/>
       <c r="G815">
-        <v>65700</v>
+        <v>50000</v>
       </c>
       <c r="H815">
-        <v>65700</v>
+        <v>50000</v>
       </c>
       <c r="I815">
-        <v>65700</v>
+        <v>50000</v>
       </c>
       <c r="J815">
         <v>0</v>
       </c>
       <c r="K815"/>
     </row>
     <row r="816" spans="1:12">
       <c r="A816">
         <v>811</v>
       </c>
       <c r="B816" t="s">
-        <v>255</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="C816"/>
       <c r="D816" t="s">
-        <v>20</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="E816">
+        <v>14</v>
+      </c>
+      <c r="F816"/>
       <c r="G816">
-        <v>68400</v>
+        <v>70000</v>
       </c>
       <c r="H816">
-        <v>68400</v>
+        <v>70000</v>
       </c>
       <c r="I816">
-        <v>68400</v>
+        <v>70000</v>
       </c>
       <c r="J816">
         <v>0</v>
       </c>
       <c r="K816"/>
     </row>
     <row r="817" spans="1:12">
       <c r="A817">
         <v>812</v>
       </c>
       <c r="B817" t="s">
-        <v>255</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="C817"/>
       <c r="D817" t="s">
-        <v>20</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="E817">
+        <v>19</v>
+      </c>
+      <c r="F817"/>
       <c r="G817">
-        <v>66900</v>
+        <v>72000</v>
       </c>
       <c r="H817">
-        <v>66900</v>
+        <v>72000</v>
       </c>
       <c r="I817">
-        <v>66900</v>
+        <v>72000</v>
       </c>
       <c r="J817">
         <v>0</v>
       </c>
       <c r="K817"/>
     </row>
     <row r="818" spans="1:12">
       <c r="A818">
         <v>813</v>
       </c>
       <c r="B818" t="s">
-        <v>255</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="C818"/>
       <c r="D818" t="s">
-        <v>20</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="E818">
+        <v>21</v>
+      </c>
+      <c r="F818"/>
       <c r="G818">
         <v>65000</v>
       </c>
       <c r="H818">
         <v>65000</v>
       </c>
       <c r="I818">
         <v>65000</v>
       </c>
       <c r="J818">
         <v>0</v>
       </c>
       <c r="K818"/>
     </row>
     <row r="819" spans="1:12">
       <c r="A819">
         <v>814</v>
       </c>
       <c r="B819" t="s">
-        <v>255</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="C819"/>
       <c r="D819" t="s">
-        <v>20</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="E819">
+        <v>30</v>
+      </c>
+      <c r="F819"/>
       <c r="G819">
-        <v>65000</v>
+        <v>70000</v>
       </c>
       <c r="H819">
-        <v>65000</v>
+        <v>70000</v>
       </c>
       <c r="I819">
-        <v>65000</v>
+        <v>70000</v>
       </c>
       <c r="J819">
         <v>0</v>
       </c>
       <c r="K819"/>
-    </row>
-[...1059 lines deleted...]
-      <c r="K852"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="D1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="G4:J4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D1" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>